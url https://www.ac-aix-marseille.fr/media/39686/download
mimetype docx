--- v0 (2026-06-19)
+++ v1 (2026-08-10)
@@ -1,33062 +1,16604 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
-[...3 lines deleted...]
-        <w:ind w:left="283"/>
+    <w:p w14:paraId="60352736" w14:textId="14EF82D0" w:rsidR="009D0A6E" w:rsidRDefault="00573664" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...9 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FICHE </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3AAA" w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>ENCADREMENT</w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-        <w:t>REFUGE</w:t>
+      <w:r w:rsidR="00BB07FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SORTIE SCOLAIRE AVEC HEBERGEMENT EN REFUGE</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p w14:paraId="247A270D" w14:textId="3FFAEC63" w:rsidR="00B51AA9" w:rsidRDefault="00706F64" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="he-IL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487587840">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="184B66B6" wp14:editId="3C4DFEC9">
                 <wp:extent cx="6840220" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
-[...4 lines deleted...]
-                <a:graphic>
+                <wp:docPr id="8" name="Forme libre : forme 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="1" name="Graphic 1"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6840220" cy="9525"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
-                          <a:gdLst/>
+                          <a:gdLst>
+                            <a:gd name="f0" fmla="val w"/>
+                            <a:gd name="f1" fmla="val h"/>
+                            <a:gd name="f2" fmla="val 0"/>
+                            <a:gd name="f3" fmla="val 21600"/>
+                            <a:gd name="f4" fmla="*/ f0 1 21600"/>
+                            <a:gd name="f5" fmla="*/ f1 1 21600"/>
+                            <a:gd name="f6" fmla="+- f3 0 f2"/>
+                            <a:gd name="f7" fmla="*/ f6 1 21600"/>
+                            <a:gd name="f8" fmla="*/ f2 1 f7"/>
+                            <a:gd name="f9" fmla="*/ f3 1 f7"/>
+                            <a:gd name="f10" fmla="*/ f8 f4 1"/>
+                            <a:gd name="f11" fmla="*/ f9 f4 1"/>
+                            <a:gd name="f12" fmla="*/ f9 f5 1"/>
+                            <a:gd name="f13" fmla="*/ f8 f5 1"/>
+                          </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst/>
-                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:cxnLst>
+                            <a:cxn ang="3cd4">
+                              <a:pos x="hc" y="t"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="r" y="vc"/>
+                            </a:cxn>
+                            <a:cxn ang="cd4">
+                              <a:pos x="hc" y="b"/>
+                            </a:cxn>
+                            <a:cxn ang="cd2">
+                              <a:pos x="l" y="vc"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="f10" t="f13" r="f11" b="f12"/>
                           <a:pathLst>
-                            <a:path w="6840220" h="9525">
+                            <a:path w="21600" h="21600">
                               <a:moveTo>
-                                <a:pt x="6840220" y="0"/>
+                                <a:pt x="f2" y="f2"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="0" y="0"/>
+                                <a:pt x="f3" y="f2"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="0" y="9525"/>
+                                <a:pt x="f3" y="f3"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="6840220" y="9525"/>
+                                <a:pt x="f2" y="f3"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="6840220" y="0"/>
+                                <a:pt x="f2" y="f2"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
-                          <a:srgbClr val="4471C4"/>
+                          <a:srgbClr val="4472C4"/>
                         </a:solidFill>
-                      </wps:spPr>
-[...18680 lines deleted...]
-                          </a:solidFill>
+                        <a:ln cap="flat">
+                          <a:noFill/>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p>
-[...85 lines deleted...]
-                          </w:p>
+                          <w:p w14:paraId="309E3242" w14:textId="77777777" w:rsidR="00706F64" w:rsidRDefault="00706F64" w:rsidP="00706F64"/>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <wps:bodyPr vert="horz" wrap="square" lIns="158758" tIns="82442" rIns="158758" bIns="82442" anchor="t" anchorCtr="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+              <v:shape w14:anchorId="184B66B6" id="Forme libre : forme 4" o:spid="_x0000_s1026" style="width:538.6pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD39OCdJQMAAMgHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uKH1Jc6lQZ1iaNFh&#10;QLEVaPcBiizFBmTJk9Qk3dfsW/ZlI+VL3TQBhmEvNmUeHZGHNHV5ta8V2QrrKqNzmpzHlAjNTVHp&#10;TU6/P96eLShxnumCKaNFTp+Fo1er9+8ud81SpKY0qhCWAIl2y12T09L7ZhlFjpeiZu7cNEKDUxpb&#10;Mw9Lu4kKy3bAXqsojeNZtDO2aKzhwjn4etM66SrwSym4/yalE56onEJsPjxteK7xGa0u2XJjWVNW&#10;vAuD/UMUNas0HDpQ3TDPyJOt3lDVFbfGGenPuakjI2XFRcgBsknig2weStaIkAuI45pBJvf/aPnX&#10;7b0lVZFTKJRmNZToFsQWRFVrK37/WhLUXpAMldo1bgkbHpp7260cmJj2Xtoa35AQ2Qd1nwd1xd4T&#10;Dh9niyxOUygCB9/FNJ0iZfSylz85/1mYwMO2d863tSnACsoWXXwSKGStoExbpsiuK+HgTcbe8tCb&#10;jr19+Ye9k7E3TWbxG0TWIz5ERMYkIUdR0zEqOYWa9aiPZ0ROSExkehjuvIfgcbNTRFC6VhBEpYCS&#10;80OiizFkchSSDLoizYLIjCSHNMmgLmIujmMGjTvM9AjPoHR3VoeBdtj0BWdl3wN8r7smAIswHC0T&#10;XmThh2uMw44rOSXQVh4DBhLAYc8M8HiMtQG65Sewx5nXJ9HpmFsd4W7j6TKwMJJwGEmUG8aRTEAK&#10;GEgSpYWRJJOuCRrmUQBMA02yy2nba6TsLfTVZiseTUB5FAJ6CIVoWwlOfvEr/QoHx45xvbd/Ny1b&#10;h5p02ffe/t2hujP/DhXyg8h6Dq6ME23ZMNFQvyF51G40F5xRVXFbKYUJO7tZXytLYAzkNMvm6XWY&#10;UrDlFUxpwhlcLVIxH0qlDTKE6dJY52+YK1uOsG3IFALBgdeOOLT8fr2HXWiuTfEMcxMuPihhaexP&#10;SnZwieTU/XhiVlCivmiY0sl0MZ/C3+nDapFmGShlX7nWYxfTHMiwjaHL0bz2sMKRaWqQ5E4/NBzX&#10;mL02n568kRWOyRBoG1O3gOsiCNldbXgfjdcB9XIBr/4AAAD//wMAUEsDBBQABgAIAAAAIQBzcNjb&#10;2AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWEIlKOqaTgWJAUcKEtes&#10;8ZqKxqmadCv/Ho8Lu1i23tPz98rN4gdxwCn2gTTcrhQIpDbYnjoNnx/PNw8gYjJkzRAINfxghE11&#10;eVGawoYjveOhSZ3gEIqF0eBSGgspY+vQm7gKIxJr+zB5k/icOmknc+RwP8hMqXvpTU/8wZkRnxy2&#10;383sNWwf1ezGvH6bmlRvX8jG1+yr1fr6aqnXIBIu6d8MJ3xGh4qZdmFmtxg0cJH0N0+ayvMMxI63&#10;O5BVKc/hq18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9/TgnSUDAADIBwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAc3DY29gAAAAEAQAADwAA&#10;AAAAAAAAAAAAAAB/BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIQGAAAAAA==&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" fillcolor="#4472c4" stroked="f">
                 <v:stroke joinstyle="miter"/>
-                <v:path gradientshapeok="t" o:connecttype="rect"/>
-[...3 lines deleted...]
-                <v:textbox inset="0,0,0,0">
+                <v:formulas/>
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="3420110,0;6840220,4763;3420110,9525;0,4763" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
+                <v:textbox inset="4.40994mm,2.29006mm,4.40994mm,2.29006mm">
                   <w:txbxContent>
-                    <w:p>
-[...85 lines deleted...]
-                    </w:p>
+                    <w:p w14:paraId="309E3242" w14:textId="77777777" w:rsidR="00706F64" w:rsidRDefault="00706F64" w:rsidP="00706F64"/>
                   </w:txbxContent>
                 </v:textbox>
-                <v:stroke dashstyle="solid"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="48731BE2" w14:textId="77777777" w:rsidR="00706F64" w:rsidRDefault="00706F64" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A92C36B" w14:textId="77777777" w:rsidR="00B51AA9" w:rsidRPr="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>►Département :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5F9F56" w14:textId="77777777" w:rsidR="00B51AA9" w:rsidRPr="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E707A4F" w14:textId="38964AC7" w:rsidR="00B51AA9" w:rsidRPr="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>►Nom de l’école</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5835C4C8" w14:textId="2AA9CB1F" w:rsidR="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Code postal :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ville :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Tel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        mail :……...…………@ac-aix-marseille.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597722AC" w14:textId="76D2F6D4" w:rsidR="00B51AA9" w:rsidRPr="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>►</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Directeur de l’école</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Tel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        mail :………...………@ac-aix-marseille.fr</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...320 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="21CB0466" w14:textId="7D38EB32" w:rsidR="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>►Circonscription </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ville :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Tel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        mail :………...………@ac-aix-marseille.fr</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...272 lines deleted...]
-        <w:t>les compétences attendues de l’intervenant bénévole agréé en randonnée.</w:t>
+    <w:p w14:paraId="0BA3D654" w14:textId="4E441422" w:rsidR="00B51AA9" w:rsidRPr="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>►CPC référent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ville :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Tel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        mail :………...………@ac-aix-marseille.fr</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...196 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3F369C86" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...18 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4CF466C7" w14:textId="437A19CA" w:rsidR="009D7B03" w:rsidRDefault="005E3AAA" w:rsidP="00E25B26">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I – </w:t>
+      </w:r>
+      <w:r w:rsidR="009D7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-2"/>
-[...23 lines deleted...]
-        <w:t>que…</w:t>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EQUIPE DES ENSEIGNANTS RESPONSABLES </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="10682" w:type="dxa"/>
+        <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="423"/>
-        <w:gridCol w:w="10209"/>
+        <w:gridCol w:w="4219"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1927"/>
       </w:tblGrid>
-      <w:tr>
-[...13 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="009D7B03" w:rsidRPr="009D7B03" w14:paraId="3089E03E" w14:textId="77777777" w:rsidTr="006D47AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="309D32C8" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-10"/>
-[...2 lines deleted...]
-              <w:t>1</w:t>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Nom-prénom des enseignants partants :</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...17 lines deleted...]
-              <w:t>Les</w:t>
+          <w:p w14:paraId="19B1DD41" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Souligner nom de l’enseignant responsable (</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="009D7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>une ligne par classe)</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>enfants</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5781BBBD" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Niveau de la classe : ex : CM1</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="270C132F" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Effectif de la classe</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>ont</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1548BD88" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Effectif partant</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+          <w:p w14:paraId="229BBA83" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>(Par classe) :</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>la</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B4EFE98" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Téléphone portable (pendant le séjour)</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D7B03" w:rsidRPr="009D7B03" w14:paraId="33717AA8" w14:textId="77777777" w:rsidTr="006D47AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="346C67E4" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DDA669A" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E9EF470" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33146C5E" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="318E1968" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D7B03" w:rsidRPr="009D7B03" w14:paraId="167D573C" w14:textId="77777777" w:rsidTr="006D47AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="237B4AA3" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BEB0D41" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13685FBE" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="262DA96F" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40C9BDA6" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D7B03" w:rsidRPr="009D7B03" w14:paraId="4AF56E4D" w14:textId="77777777" w:rsidTr="006D47AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="618848AD" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4458F14F" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="232E4316" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40D05F3C" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14E25C23" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D7B03" w:rsidRPr="009D7B03" w14:paraId="34336C3D" w14:textId="77777777" w:rsidTr="006D47AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="449553AB" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FB79CD7" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3208B627" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1340CC0A" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37E05541" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D7B03" w:rsidRPr="009D7B03" w14:paraId="3CC5B266" w14:textId="77777777" w:rsidTr="006D47AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33CC40E5" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DE257C6" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F4E24D1" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63E73041" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37330EA5" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D7B03" w:rsidRPr="009D7B03" w14:paraId="144D6E8B" w14:textId="77777777" w:rsidTr="006D47AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0759C076" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TOTAL : </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>tenue</w:t>
+            <w:r w:rsidRPr="009D7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>même nombre d’élèves que celui des listes</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="009D7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>. *</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>adaptée</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19391456" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DCDD3D3" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C44226B" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
-            <w:r>
-[...72 lines deleted...]
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CE91166" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...688 lines deleted...]
-            </w:r>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="4B4AE4DC" w14:textId="77777777" w:rsidR="00706F64" w:rsidRDefault="00706F64" w:rsidP="009D7B03">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="71694CA3" w14:textId="17344515" w:rsidR="009D7B03" w:rsidRPr="005E3AAA" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre de classes constituées sur le centre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(si différents)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : …………………. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(Exemple : 3 classes de 25, 22 et 23 élèves)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A306625" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D1F9054" w14:textId="133AA889" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="009D7B03" w:rsidP="00E25B26">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>II – PERSONNELS DE L’EDUCATION NATIONALE</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3AAA" w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-12"/>
-[...112 lines deleted...]
-        <w:t>que…</w:t>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Hors enseignants)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="11105" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="423"/>
-        <w:gridCol w:w="10034"/>
+        <w:gridCol w:w="2157"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="2260"/>
+        <w:gridCol w:w="1378"/>
+        <w:gridCol w:w="3060"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="6AE6EE50" w14:textId="77777777" w:rsidTr="001209D1">
         <w:trPr>
-          <w:trHeight w:val="244" w:hRule="atLeast"/>
+          <w:trHeight w:val="903"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:right="75"/>
+            <w:tcW w:w="2157" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF0C394" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-              <w:t>4</w:t>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Qualité (AESH ou autre)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10034" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t>Les</w:t>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="658BCF2B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F978C9F" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>AESH</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>vêtements</w:t>
+          </w:p>
+          <w:p w14:paraId="33FA8E19" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préciser si AESH </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ind</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>portés</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>. ou coll.</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E2A22DC" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21881A3B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Noms – Prénoms</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>par</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6307C5" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>CLA</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SSE</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>les</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CF9816C" w14:textId="25DFDA84" w:rsidR="005E3AAA" w:rsidRPr="004E34F2" w:rsidRDefault="001209D1" w:rsidP="001209D1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Observations (</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>pour davantage d’informations, se référer en annexe2 fiche d’aide à la constitution d’un dossier)</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>enfants</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="46188117" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2157" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38516A59" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2669B8C4" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40E20847" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A6453CD" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DBEA46B" w14:textId="77777777" w:rsidR="00C461E6" w:rsidRPr="004E34F2" w:rsidRDefault="001209D1" w:rsidP="001209D1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Demande autorisation employeur</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00C461E6" w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t> :</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>sont</w:t>
+          </w:p>
+          <w:p w14:paraId="07985337" w14:textId="520529B6" w:rsidR="001209D1" w:rsidRPr="004E34F2" w:rsidRDefault="001209D1" w:rsidP="001209D1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F02A"/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>adaptés</w:t>
+            <w:r w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00C461E6" w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Accordée</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>à l’intensité</w:t>
+          </w:p>
+          <w:p w14:paraId="7FB86787" w14:textId="7D7537DF" w:rsidR="001209D1" w:rsidRPr="004E34F2" w:rsidRDefault="001209D1" w:rsidP="001209D1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F02A"/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>de</w:t>
+            <w:r w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> En cours de traitement</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+          <w:p w14:paraId="35EFA84E" w14:textId="2ECF8023" w:rsidR="005E3AAA" w:rsidRPr="004E34F2" w:rsidRDefault="001209D1" w:rsidP="001209D1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>l’activité physique et</w:t>
+            <w:r w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F02A"/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>aux conditions</w:t>
+            <w:r w:rsidR="005F70C2" w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pas</w:t>
             </w:r>
-            <w:r>
-[...961 lines deleted...]
-              <w:t>balisage…</w:t>
+            <w:r w:rsidR="00C461E6" w:rsidRPr="004E34F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> encore réalisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0727AD43" w14:textId="77777777" w:rsidR="00BB07FC" w:rsidRDefault="00BB07FC" w:rsidP="00BB07FC">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1CCCFABA" w14:textId="7E3D0CF9" w:rsidR="00BB07FC" w:rsidRDefault="00BB07FC" w:rsidP="00BB07FC">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Si</w:t>
-[...14 lines deleted...]
-        <w:t>vous</w:t>
+        <w:t>L’enseignant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>avez</w:t>
+        <w:t>est</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>la</w:t>
+        <w:t>toujours</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>accompagné</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>au</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>charge</w:t>
+        <w:t>moins</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>d’un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>intervenant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>agréé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sortie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>scolaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>refuge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBB771A" w14:textId="77777777" w:rsidR="00BB07FC" w:rsidRDefault="00BB07FC" w:rsidP="00BB07FC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1003"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="360"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>L’intervenant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>agréé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dispose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>d’un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>statut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>bénévole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>il</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>alors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>référencé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tableau</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’annexe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D50FDC" w14:textId="77777777" w:rsidR="00BB07FC" w:rsidRDefault="00BB07FC" w:rsidP="00BB07FC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1003"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="243" w:lineRule="exact"/>
+        <w:ind w:hanging="360"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>L’intervenant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>agréé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dispose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>d’un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>statut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>professionnel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>il</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>alors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>référencé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tableau</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CE6F06" w14:textId="77777777" w:rsidR="00BB07FC" w:rsidRDefault="00BB07FC" w:rsidP="00BB07FC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1003"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="243" w:lineRule="exact"/>
+        <w:ind w:hanging="360"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>L’intervenant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>agréé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>peut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’ATSEM,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’AESH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>bien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>civique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6482DDFA" w14:textId="77777777" w:rsidR="00E25B26" w:rsidRDefault="00E25B26" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="40" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209A0BA2" w14:textId="65D982FC" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="00E25B26">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="40" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-9"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="009D7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-7"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...55 lines deleted...]
-        <w:t>de…</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ACCOMPAGNATEURS AUTRES QUE LES PERSONNELS DE L’EDUCATION NATIONALE (par classe)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...10 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="10762" w:type="dxa"/>
         <w:tblCellMar>
-          <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="423"/>
-        <w:gridCol w:w="10034"/>
+        <w:gridCol w:w="1793"/>
+        <w:gridCol w:w="1793"/>
+        <w:gridCol w:w="1794"/>
+        <w:gridCol w:w="1794"/>
+        <w:gridCol w:w="1794"/>
+        <w:gridCol w:w="1794"/>
       </w:tblGrid>
-      <w:tr>
-[...21 lines deleted...]
-              <w:t>9</w:t>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="172D6AFE" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50BD00D2" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10034" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t>D’avoir</w:t>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DD55040" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Prénom</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B74B0E4" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualité </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>reconnu</w:t>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(parent d’élève, </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ATSEM</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>l’itinéraire et</w:t>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>, animateur de la structure …), ou qualification particulière</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>réaliser</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46B30E98" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Présent pendant l'intégralité du séjour</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+          <w:p w14:paraId="5E43A91F" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Oui – non</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>des</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3588" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64BBE42C" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Présent</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">pendant le </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>repérages</w:t>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>transport</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>cartographiques</w:t>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>oui - non</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="4A587877" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="446E412E" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54C7504F" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D60D54A" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06E37BFC" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60182F03" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Aller</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>avec</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AD07656" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Retour</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="3A7CB7E0" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10762" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F12420D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Classe 1</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>l’enseignant.e</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="0772824B" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DA6ED55" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67EBB15D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="580034AB" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AF175F1" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C464EA8" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70444E08" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="2A1298DA" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EFD349D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62D83BCE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C7B46B3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4053F3FB" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FC3AB70" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4094DDED" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="577EB14A" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="267EAF2D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65130BDD" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26BB182B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="729AFF43" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F3F9EC8" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06BB38CC" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="4DD6CEE4" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10762" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32645327" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Classe 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...21 lines deleted...]
-              <w:t>10</w:t>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="474647D2" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44CBE4DC" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D179234" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C50BD43" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7079B483" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="080F0B7E" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="443884AA" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="117B4ABB" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E3E29DD" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61D8F6AC" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B7C1A32" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4305D7B7" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5231625E" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B9796A6" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="0614781E" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41EE950A" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78D887CE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25DEEE9C" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7474AB6A" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AE0EC0E" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61CCBA50" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="667C6D0C" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10762" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A50BD56" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Classe 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...137 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr>
-[...239 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="51D6D9FA" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E705946" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="471DAC32" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5863C4DE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0684562A" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DEA30BF" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C5CDEA9" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...372 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="7941D067" w14:textId="77777777" w:rsidTr="00E25B26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A752AD4" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BF8ED25" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57AE6E05" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59BF9DE4" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27191922" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08E5F702" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1236 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="4C74D82F" w14:textId="77777777" w:rsidTr="00E25B26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CE506F6" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2948FBD6" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FF20CF1" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33E76F57" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50A724C3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="373A239C" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="459367E9" w14:textId="77777777" w:rsidR="00706F64" w:rsidRDefault="00706F64" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D371111" w14:textId="7F8A6E00" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IV- ORGANISATION DU SUIVI SANITAIRE : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4234B0CD" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB914AF" w14:textId="0F1560F1" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Un personnel de la structure d’accueil est formé aux gestes de premiers secours :    □ Oui       □ Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244B78B3" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095B66A1" w14:textId="79B4B0FE" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Un accompagnateur du voyage scolaire est formé aux gestes de premiers secours : □ Oui       □ Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F6EEF2" w14:textId="53397854" w:rsidR="009D0A6E" w:rsidRDefault="009D0A6E" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ECA141E" w14:textId="77777777" w:rsidR="009D0A6E" w:rsidRPr="005E3AAA" w:rsidRDefault="009D0A6E" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127CD4EE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0168E7" w14:textId="63C5F140" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="009D7B03" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...471 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3AAA" w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...216 lines deleted...]
-        <w:t>ACTIVITÉS</w:t>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – PERSONNELS ASSURANT L'ENCADREMENT SPÉCIFIQUE AUX ACTIVITÉS PHYSIQUES ET SPORTIVES</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="11197" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2092"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2092"/>
+        <w:gridCol w:w="5128"/>
+        <w:gridCol w:w="2577"/>
+        <w:gridCol w:w="3492"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="484B27F4" w14:textId="77777777" w:rsidTr="00065A37">
         <w:trPr>
-          <w:trHeight w:val="375" w:hRule="atLeast"/>
+          <w:trHeight w:val="487"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2092" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="5"/>
+            <w:tcW w:w="5128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="032259D6" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Noms – Prénoms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57DD1A24" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Qualification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5840C825" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Activité et rôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="1C9D9DD8" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0648A6CB" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C33637C" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3119"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7C4631" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3119"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="6FAA6EBB" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BD2B5A" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25350B44" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3119"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFDF4EF" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3119"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="70C29961" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="68"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7866EA26" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F31BB81" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3119"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F2F58A" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3119"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="01C3D88F" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="68"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74830DCE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B58382" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3119"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6882ECD0" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3119"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="5FEC121A" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="68"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51579621" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="282741F7" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3119"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="051A6046" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3119"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="25EBC9F5" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="212"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E7F63E1" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:t>ECOLE</w:t>
+                <w:i/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Ski </w:t>
             </w:r>
-          </w:p>
-[...22 lines deleted...]
-              <w:t>CLASSE</w:t>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>: noter seulement le nom de l’école de ski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2094" w:type="dxa"/>
-[...259 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7827B947" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3119"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26FBD374" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3119"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="61AF740C" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="776" w:right="567" w:bottom="850" w:left="567" w:header="720" w:footer="283" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2303EB78" w14:textId="67D3A0EE" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="16"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:caps/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>VERIFICATION DE L’HONORABILITE DES PERSONNELS HORS EDUCATION NATIONALE DANS LE CADRE D’UN VOYAGE SCOLAIRE</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...33 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="686D1EC7" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...211 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="3D429D5F" w14:textId="405057F9" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour chaque voyage scolaire, les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>accompagnateurs autres que les personnels de l’éducation nationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (parent d’élèves,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intervenants extérieurs,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personnel mis à disposition par la structure d’accueil, etc.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>sont soumis à un contrôle d’honorabilité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effectué par les agents habilités du service PASSAN par interrogation du fichier judiciaire nationale automatisé des auteurs d’infractions sexuelles ou violentes (FIJAIS).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...750 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="639C6F2B" w14:textId="686029C3" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’orthographe des noms et prénoms ainsi que les dates de naissance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>doivent être rigoureusement renseignées</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afin de permettre le contrôle FIJAIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAE2264" w14:textId="77777777" w:rsidR="00C20B22" w:rsidRDefault="00C20B22" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk201155854"/>
+    </w:p>
+    <w:p w14:paraId="4C2F132D" w14:textId="2CD05191" w:rsidR="00C20B22" w:rsidRPr="00C20B22" w:rsidRDefault="00C20B22" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20B22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Merci de joindre une copie des cartes d’identités </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="009D0A6E" w:rsidRPr="009D0A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>pour toutes personnes nées à l’étranger (Français né à l’étranger compris)</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0361A4AF" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...2764 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:caps/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...10 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="14440" w:type="dxa"/>
         <w:tblCellMar>
-          <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10466"/>
+        <w:gridCol w:w="1755"/>
+        <w:gridCol w:w="2239"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="959"/>
+        <w:gridCol w:w="2240"/>
+        <w:gridCol w:w="1280"/>
+        <w:gridCol w:w="2719"/>
+        <w:gridCol w:w="1648"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="0D37E506" w14:textId="77777777" w:rsidTr="00065A37">
         <w:trPr>
-          <w:trHeight w:val="1145" w:hRule="atLeast"/>
+          <w:trHeight w:val="462"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10466" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53F77BCE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Nom d’usage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58556A72" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Nom de naissance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ou de jeune fille)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FE184BC" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Prénom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69ADFAA8" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Genre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5276017B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (H/F)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1423AE98" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Date de naissance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37EDA7B4" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>(../../….)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3999" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33477DDB" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="NSimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="NSimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Lieu de naissance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B40FC0" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="NSimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>(Si né à l’étranger, précisez le pays)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0ECD26C0" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="NSimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="NSimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Téléphone portable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F5439BC" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="2F460906" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="462"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3459D73F" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75A34AF9" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1480306A" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14CE1306" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40BC8FB7" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CE244B6" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>CP ou pays)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F72BCCE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>VILLE (Paris et Lyon, préciser l’arrondissement)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FC1F7A3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="0156F7B4" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14440" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CD4F8BB" w14:textId="4B6A3A79" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...96 lines deleted...]
-              </mc:AlternateContent>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Accompagnateurs vie collective et intervenants extérieurs autre que pour l’encadrement APS, exemple : intervenant théâtre, astronomie, musique, etc…</w:t>
             </w:r>
-            <w:r>
-[...98 lines deleted...]
-              </mc:AlternateContent>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="30CF891A" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="006958BC" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="647DDB72" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B587DC3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CDD9203" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B372D57" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.. /.. /….</w:t>
             </w:r>
-            <w:r>
-[...98 lines deleted...]
-              </mc:AlternateContent>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0ED361E9" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E5FF27F" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21E6DD96" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E34523" w:rsidRPr="005E3AAA" w14:paraId="673BD96F" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35134D01" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="407DE6EC" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3910B11E" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5067AD61" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34734824" w14:textId="048234F1" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.. /.. /….</w:t>
             </w:r>
-            <w:r>
-[...98 lines deleted...]
-              </mc:AlternateContent>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45A3681E" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28DE14FA" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AD778A2" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="267DF6D2" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24CB7A79" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D262722" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BB81F84" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="519DCE76" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0677F5" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.. /.. /….</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Avis de l’IEN </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4934CBD8" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="097CEF25" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18EF1178" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="3A07B644" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4972A20B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DBF4BF9" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3ED27057" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A2C8E20" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A553746" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.. /.. /….</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:tab/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02361D26" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7108EE6D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EAFD191" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E34523" w:rsidRPr="005E3AAA" w14:paraId="27600FCB" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4570DBD1" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15ADBB71" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44FCA1B6" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AD49DC8" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39B5D341" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.. /.. /….</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>favorable</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F76370A" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="452A269E" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D1846C6" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E34523" w:rsidRPr="005E3AAA" w14:paraId="556D0DBE" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B4AADF2" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AFFF687" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78A17C2C" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="662589CF" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4924C4B5" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.. /.. /….</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:tab/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="229B2CEC" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3617130E" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E42D834" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E34523" w:rsidRPr="005E3AAA" w14:paraId="1505A4E8" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53B51D78" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66387090" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E433AB4" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="142FBE92" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06AE9CD7" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.. /.. /….</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>défavorable </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73C3A79D" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34022520" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51571677" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E34523" w:rsidRPr="005E3AAA" w14:paraId="12812D60" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44D786DA" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B5D252D" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F67E9DD" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3083BE2B" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49234D44" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.. /.. /….</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Signature :</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A57F4C7" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B5676A5" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F12778D" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E34523" w:rsidRPr="005E3AAA" w14:paraId="70FCA6BC" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00B6647E" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7039D41E" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="758B7264" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01B05680" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64F31CD4" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.. /.. /….</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DA5D0ED" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D4CF1C2" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BE37B43" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E34523" w:rsidRPr="005E3AAA" w14:paraId="0CBD1109" w14:textId="77777777" w:rsidTr="00376D2C">
         <w:trPr>
-          <w:trHeight w:val="1084" w:hRule="atLeast"/>
+          <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10466" w:type="dxa"/>
-[...109 lines deleted...]
-              </mc:AlternateContent>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27955BA1" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27E90788" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31D2B04B" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AC1F673" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E18855F" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.. /.. /….</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Date</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DC1876C" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54750217" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27DE0D9D" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E34523" w:rsidRPr="005E3AAA" w14:paraId="3FB8BAD9" w14:textId="77777777" w:rsidTr="00376D2C">
+        <w:trPr>
+          <w:trHeight w:val="394"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E0F6A12" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1065181F" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="115B201A" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FEB39D1" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E1605DB" w14:textId="6E6F80D0" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.. /.. /….</w:t>
             </w:r>
-            <w:r>
-[...1078 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DEB7103" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C5B3A62" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02DBA795" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:sectPr>
-[...2 lines deleted...]
-      <w:pgMar w:top="680" w:bottom="280" w:left="708" w:right="566"/>
+    <w:p w14:paraId="6208C618" w14:textId="77777777" w:rsidR="00245C85" w:rsidRPr="00245C85" w:rsidRDefault="00245C85" w:rsidP="002658B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00245C85" w:rsidRPr="00245C85" w:rsidSect="002658B0">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="567" w:right="776" w:bottom="567" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="34807F9D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="22DB98A8" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="1"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
-    <w:charset w:val="1"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Script MT Bold">
+    <w:panose1 w:val="03040602040607080904"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Grande">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Arial MT">
-[...1 lines deleted...]
-    <w:charset w:val="1"/>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="NSimSun">
+    <w:panose1 w:val="02010609030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...22 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6284EC8E" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0688F4F7" wp14:editId="4F2A5F40">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>6583680</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-26032</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="228600" cy="260988"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1" name="Cadre1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="228600" cy="260988"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                        <a:prstDash/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3A7EF6DE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA">
+                          <w:pPr>
+                            <w:pStyle w:val="Pieddepage"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:t>14</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0688F4F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Cadre1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:518.4pt;margin-top:-2.05pt;width:18pt;height:20.55pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6H9OZ5QEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12v2jAMfZ+0/xDlfbT0AbGKcnUviGnS&#10;1TaJ7QeYNKGR0iRzAi379XNSPvbxNo2H4NjOsc+xu3oae8POEoN2tuHzWcmZtMK12h4b/u3r7t2S&#10;sxDBtmCclQ2/yMCf1m/frAZfy8p1zrQSGYHYUA++4V2Mvi6KIDrZQ5g5Ly0FlcMeIl3xWLQIA6H3&#10;pqjKclEMDluPTsgQyLudgnyd8ZWSIn5WKsjITMOpt5hPzOchncV6BfURwXdaXNuAf+iiB22p6B1q&#10;CxHYCfVfUL0W6IJTcSZcXziltJCZA7GZl3+w2XfgZeZC4gR/lyn8P1jx6fwFmW5pdpxZ6GlEG2hR&#10;zpMygw81Jew9pcTxxY0p6+oP5EyER4V9+icqjOKk8eWuqxwjE+SsquWipIigULUo3y+XCaV4PPYY&#10;4gfpepaMhiONLasJ59cQp9RbSqoVnNHtThuTL3g8bAyyM9CId/k3vTW+g8mbx0zlwpSaS/+GYWxC&#10;si5hUjmoU7UthG6qncJFEmMinaw4HkYKJvPg2gsJRB8Btd45/MHZQAvV8PD9BCg5Mx8tTSxt383A&#10;m3G4GWAFPW145GwyN3HaUloTD/HV7r1IGFOfz6folM7KPDq49kiLkglelzpt4q/3nPX49NY/AQAA&#10;//8DAFBLAwQUAAYACAAAACEA5G02D90AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkbluyblpHaTrBEFwRBWnXrPWaqo1TNdlW3n7eCY6//evz53w7uV6ccQytJw2LuQKBVPm6&#10;pUbDz/f7bAMiREO16T2hhl8MsC3u73KT1f5CX3guYyMYQiEzGmyMQyZlqCw6E+Z+QOLd0Y/ORI5j&#10;I+vRXBjuepkotZbOtMQXrBlwZ7HqypPTsPxM0n34KN92wx6fuk147Y5ktX58mF6eQUSc4l8Zbvqs&#10;DgU7HfyJ6iB6zmq5ZveoYbZagLg1VJrw5MD8VIEscvn/h+IKAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAeh/TmeUBAADCAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA5G02D90AAAALAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+              <v:fill opacity="0"/>
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3A7EF6DE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA">
+                    <w:pPr>
+                      <w:pStyle w:val="Pieddepage"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:t>14</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="15E31F84" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="005E3AAA">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="331AAB86" wp14:editId="21330A26">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>6583680</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-26032</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="228600" cy="260988"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="5" name="Cadre1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="228600" cy="260988"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                        <a:prstDash/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="575D7DAD" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="005E3AAA">
+                          <w:pPr>
+                            <w:pStyle w:val="Pieddepage"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:t>14</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="331AAB86" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:518.4pt;margin-top:-2.05pt;width:18pt;height:20.55pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRM+TR6AEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12v2jAMfZ+0/xDlfbRUGmIV5WoDMU26&#10;2iZx9wNMmtJIaZI5gZb9+jkJcPfxdnV5CI7tHPscu6uHadDsLNEraxo+n5WcSSNsq8yx4T+edu+W&#10;nPkApgVtjWz4RXr+sH77ZjW6Wla2t7qVyAjE+Hp0De9DcHVReNHLAfzMOmko2FkcINAVj0WLMBL6&#10;oIuqLBfFaLF1aIX0nrzbHOTrhN91UoRvXedlYLrh1FtIJ6bzEM9ivYL6iOB6Ja5twAu6GEAZKnqH&#10;2kIAdkL1H9SgBFpvuzATdihs1ykhEwdiMy//YbPvwcnEhcTx7i6Tfz1Y8fX8HZlqG/6eMwMDjWgD&#10;Lcp5VGZ0vqaEvaOUMH2yE0345vfkjISnDof4T1QYxUnjy11XOQUmyFlVy0VJEUGhalF+WC4jSvH8&#10;2KEPn6UdWDQajjS2pCacH33IqbeUWMtbrdqd0jpd8HjYaGRnoBHv0i+/1a6H7E1jpnI+p6bSf2Fo&#10;E5GMjZhpI2K1Lfg+147hIoqRSUcrTIcpyXYX5GDbC+lE3wIx6C3+4mykvWq4/3kClJzpL4YGF5fw&#10;ZuDNONwMMIKeNjxwls1NyMtK2+IgPJq9ExEjt/vxFGynkkCxp9zBtVXal8TzuttxIf+8p6znL3D9&#10;GwAA//8DAFBLAwQUAAYACAAAACEA5G02D90AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2QkbluyblpHaTrBEFwRBWnXrPWaqo1TNdlW3n7eCY6//evz53w7uV6ccQytJw2LuQKB&#10;VPm6pUbDz/f7bAMiREO16T2hhl8MsC3u73KT1f5CX3guYyMYQiEzGmyMQyZlqCw6E+Z+QOLd0Y/O&#10;RI5jI+vRXBjuepkotZbOtMQXrBlwZ7HqypPTsPxM0n34KN92wx6fuk147Y5ktX58mF6eQUSc4l8Z&#10;bvqsDgU7HfyJ6iB6zmq5ZveoYbZagLg1VJrw5MD8VIEscvn/h+IKAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAkTPk0egBAADJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA5G02D90AAAALAQAADwAAAAAAAAAAAAAAAABCBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" stroked="f">
+              <v:fill opacity="0"/>
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="575D7DAD" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="005E3AAA">
+                    <w:pPr>
+                      <w:pStyle w:val="Pieddepage"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:t>14</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7EF49092" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="24BD3F46" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="423071EA" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AESH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ind</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> : ne compte pas dans l’effectif d’encadrement. (Pour rappel, l’autorisation de sa hiérarchie + l’accord de l’AESH sont à conserver par le directeur de l’école).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="578EED95" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATSEM : personnel comptabilisé dans le taux d’encadrement.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1A9EE11F" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="00BB07FC"/>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14567" w:type="dxa"/>
+      <w:tblInd w:w="-108" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="10" w:type="dxa"/>
+        <w:right w:w="10" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6867"/>
+      <w:gridCol w:w="7700"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="005F28AD" w14:paraId="46C3AE73" w14:textId="77777777" w:rsidTr="005F56B8">
+      <w:trPr>
+        <w:trHeight w:val="1756"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6867" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="4745696A" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="005E3AAA">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+          </w:pPr>
+          <w:bookmarkStart w:id="1" w:name="_Hlk172036540"/>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E191ECF" wp14:editId="64BFBE38">
+                <wp:extent cx="3212643" cy="1018440"/>
+                <wp:effectExtent l="0" t="0" r="6807" b="0"/>
+                <wp:docPr id="3" name="Image9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name=""/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:lum/>
+                          <a:alphaModFix/>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3212643" cy="1018440"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                          <a:prstDash/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7700" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="4CE9F49A" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="00BB07FC">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="77EC7EA6" w14:textId="2AFD3696" w:rsidR="005F28AD" w:rsidRDefault="00BB07FC">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="1"/>
+  </w:tbl>
+  <w:p w14:paraId="5C084D43" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="00BB07FC">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="9">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09744C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F1E1D44"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D6F1D22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFACA7EE"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="151D27C4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="98E03FC2"/>
+    <w:styleLink w:val="WW8Num4"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="734" w:hanging="360"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1162" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1584" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2006" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2428" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2850" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3272" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3694" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4116" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18FD48D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24ECB6E6"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EBF2B03"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91607452"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2759378E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E4CC24C8"/>
+    <w:styleLink w:val="WW8Num5"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="830" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1550" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2270" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2990" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3710" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4430" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5150" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5870" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6590" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E7F0462"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6908E54C"/>
+    <w:lvl w:ilvl="0" w:tplc="793C5626">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="818" w:hanging="548"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3762629D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1EAF374"/>
+    <w:lvl w:ilvl="0" w:tplc="0AA47DEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FC241DB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D96B016"/>
+    <w:styleLink w:val="WW8Num1"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1740" w:hanging="548"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2660" w:hanging="548"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3581" w:hanging="548"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4501" w:hanging="548"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5422" w:hanging="548"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6342" w:hanging="548"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7262" w:hanging="548"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8183" w:hanging="548"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41760677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
-[...930 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="79FA128C"/>
+    <w:lvl w:ilvl="0" w:tplc="E39EEA50">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="393" w:hanging="111"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="ABECE81C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="27F09A2C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="1B14175A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3297" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="18CA7C20">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4446" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="511AEBB6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5595" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="5016EC40">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6744" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="ECC0228C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7893" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="D7A8EEE2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9042" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="9"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43500E85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25B277C6"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B511E54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="727EB9A2"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C8C686F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="65B2CD3E"/>
+    <w:styleLink w:val="WW8Num6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="530B24D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F7725F36"/>
+    <w:styleLink w:val="WW8Num3"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FE17560"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEE215B6"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="629D5D1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61B499DE"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6975031C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3FEA916"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="716868C6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="92986712"/>
+    <w:styleLink w:val="WW8Num2"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...3 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="709"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="005E3AAA"/>
+    <w:rsid w:val="000008B9"/>
+    <w:rsid w:val="0003209A"/>
+    <w:rsid w:val="000C55C7"/>
+    <w:rsid w:val="000D461E"/>
+    <w:rsid w:val="000F59D4"/>
+    <w:rsid w:val="001209D1"/>
+    <w:rsid w:val="001305D0"/>
+    <w:rsid w:val="00142F70"/>
+    <w:rsid w:val="0014704F"/>
+    <w:rsid w:val="001E1047"/>
+    <w:rsid w:val="001F2AA5"/>
+    <w:rsid w:val="0020501B"/>
+    <w:rsid w:val="00225C6E"/>
+    <w:rsid w:val="00245C85"/>
+    <w:rsid w:val="00251949"/>
+    <w:rsid w:val="002576E3"/>
+    <w:rsid w:val="002658B0"/>
+    <w:rsid w:val="00376D2C"/>
+    <w:rsid w:val="003D683B"/>
+    <w:rsid w:val="00432C7D"/>
+    <w:rsid w:val="004365A2"/>
+    <w:rsid w:val="004C0CCF"/>
+    <w:rsid w:val="004E34F2"/>
+    <w:rsid w:val="005025B4"/>
+    <w:rsid w:val="00532FB5"/>
+    <w:rsid w:val="00573664"/>
+    <w:rsid w:val="005875FC"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rsid w:val="005F56B8"/>
+    <w:rsid w:val="005F70C2"/>
+    <w:rsid w:val="00706F64"/>
+    <w:rsid w:val="00780EBD"/>
+    <w:rsid w:val="007A34C8"/>
+    <w:rsid w:val="0086169A"/>
+    <w:rsid w:val="008D3391"/>
+    <w:rsid w:val="009D0A6E"/>
+    <w:rsid w:val="009D7B03"/>
+    <w:rsid w:val="00A56EE9"/>
+    <w:rsid w:val="00A94E11"/>
+    <w:rsid w:val="00AB5891"/>
+    <w:rsid w:val="00AB78F9"/>
+    <w:rsid w:val="00B51AA9"/>
+    <w:rsid w:val="00BB07FC"/>
+    <w:rsid w:val="00C20B22"/>
+    <w:rsid w:val="00C461E6"/>
+    <w:rsid w:val="00D34068"/>
+    <w:rsid w:val="00D370D8"/>
+    <w:rsid w:val="00D67C89"/>
+    <w:rsid w:val="00E25B26"/>
+    <w:rsid w:val="00E34523"/>
+    <w:rsid w:val="00ED0139"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="fr-FR"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="796283FC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B407EC79-1335-4B27-BF5C-6F2EA0BA0649}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="Titre2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="Titre3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:color w:val="243F60"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="Titre4Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="60" w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="Titre8Car"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:color w:val="272727"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-    <w:name w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:color w:val="272727"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Aucuneliste1">
+    <w:name w:val="Aucune liste1"/>
+    <w:next w:val="Aucuneliste"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E3AAA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Textbody"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Textbody"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lgende">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="300"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standarduser">
+    <w:name w:val="Standard (user)"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headinguser">
+    <w:name w:val="Heading (user)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Script MT Bold" w:eastAsia="Times New Roman" w:hAnsi="Script MT Bold" w:cs="Script MT Bold"/>
+      <w:bCs/>
+      <w:color w:val="0000CC"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbodyuser">
+    <w:name w:val="Text body (user)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titre2dareic">
+    <w:name w:val="Titre 2 dareic"/>
+    <w:basedOn w:val="Titre2"/>
+    <w:next w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="0000CC"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:iCs/>
+      <w:color w:val="0000CC"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="titre3dareic">
+    <w:name w:val="titre 3 dareic"/>
+    <w:basedOn w:val="Titre2"/>
+    <w:next w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:iCs/>
+      <w:color w:val="0000CC"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="titre4dareic">
+    <w:name w:val="titre 4 dareic"/>
+    <w:basedOn w:val="Titre2dareic"/>
+    <w:next w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:i/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="TextedebullesCar"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Textedebulles"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooteruser">
+    <w:name w:val="Header and Footer (user)"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="En-tteCar"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textuser">
+    <w:name w:val="Text (user)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:right="-26"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
+    <w:name w:val="CM1"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:rsid w:val="005E3AAA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM15">
+    <w:name w:val="CM15"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:rsid w:val="005E3AAA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM16">
+    <w:name w:val="CM16"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:rsid w:val="005E3AAA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM7">
+    <w:name w:val="CM7"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:rsid w:val="005E3AAA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM17">
+    <w:name w:val="CM17"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:rsid w:val="005E3AAA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbodyindent">
+    <w:name w:val="Text body indent"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="170"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="BodyText" w:type="paragraph">
-[...4 lines deleted...]
-    <w:pPr/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Corpsdetexte2Car"/>
+    <w:rsid w:val="005E3AAA"/>
     <w:pPr>
-      <w:ind w:left="14"/>
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpsdetexte2Car">
+    <w:name w:val="Corps de texte 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Corpsdetexte2"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontentsuser">
+    <w:name w:val="Frame contents (user)"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:rsid w:val="005E3AAA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContentsuser">
+    <w:name w:val="Table Contents (user)"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeadinguser">
+    <w:name w:val="Table Heading (user)"/>
+    <w:basedOn w:val="TableContentsuser"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:rsid w:val="005E3AAA"/>
     <w:pPr>
-      <w:ind w:left="861" w:hanging="360"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
-    <w:name w:val="Table Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
+    <w:name w:val="Table Heading"/>
+    <w:basedOn w:val="TableContents"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
+    <w:name w:val="Frame contents"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="005E3AAA"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Script MT Bold" w:eastAsia="Times New Roman" w:hAnsi="Script MT Bold" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="0000CC"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Numrodepage">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="005E3AAA"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
+    <w:name w:val="Corps de texte Car"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RetraitcorpsdetexteCar">
+    <w:name w:val="Retrait corps de texte Car"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Internetlinkuser">
+    <w:name w:val="Internet link (user)"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:rsid w:val="005E3AAA"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteSymbol">
+    <w:name w:val="Footnote Symbol"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:position w:val="0"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Footnoteanchor">
+    <w:name w:val="Footnote anchor"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:position w:val="0"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:rPr>
+      <w:position w:val="0"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:basedOn w:val="Aucuneliste"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:basedOn w:val="Aucuneliste"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num3">
+    <w:name w:val="WW8Num3"/>
+    <w:basedOn w:val="Aucuneliste"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num4">
+    <w:name w:val="WW8Num4"/>
+    <w:basedOn w:val="Aucuneliste"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num5">
+    <w:name w:val="WW8Num5"/>
+    <w:basedOn w:val="Aucuneliste"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num6">
+    <w:name w:val="WW8Num6"/>
+    <w:basedOn w:val="Aucuneliste"/>
+    <w:rsid w:val="005E3AAA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A56EE9"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A56EE9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-    <w:pPr/>
+    <w:link w:val="NotedebasdepageCar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C20B22"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar1">
+    <w:name w:val="Note de bas de page Car1"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C20B22"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ac-aix-marseille.fr/les-sorties-et-voyages-scolaires-pour-les-classes-du-premier-degre-des-hautes-alpes-121885" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:plateformeaesh@ac-aix-marseille.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:passan@ac-aix-marseille.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
 
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A8547D8-1ED7-4F10-8182-684D82A50194}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>600</Words>
+  <Characters>3305</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3898</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Vilaplana Sebastien</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>