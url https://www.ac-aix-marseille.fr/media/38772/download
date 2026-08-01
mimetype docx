--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -1,104 +1,2880 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="222566BE" w14:textId="0FCF90B2" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
-[...2 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="4C136EA6" w14:textId="622524B9" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:caps/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>PROJET PEDAGOGIQUE</w:t>
+        <w:t>budget previsionnel</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="4472C4"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="he-IL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="718B66B2" wp14:editId="0BEFBC72">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="206BF0B3" wp14:editId="67FDC0D7">
+                <wp:extent cx="6840224" cy="9528"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="9" name="Forme libre : forme 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6840224" cy="9528"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="f0" fmla="val w"/>
+                            <a:gd name="f1" fmla="val h"/>
+                            <a:gd name="f2" fmla="val 0"/>
+                            <a:gd name="f3" fmla="val 21600"/>
+                            <a:gd name="f4" fmla="*/ f0 1 21600"/>
+                            <a:gd name="f5" fmla="*/ f1 1 21600"/>
+                            <a:gd name="f6" fmla="+- f3 0 f2"/>
+                            <a:gd name="f7" fmla="*/ f6 1 21600"/>
+                            <a:gd name="f8" fmla="*/ f2 1 f7"/>
+                            <a:gd name="f9" fmla="*/ f3 1 f7"/>
+                            <a:gd name="f10" fmla="*/ f8 f4 1"/>
+                            <a:gd name="f11" fmla="*/ f9 f4 1"/>
+                            <a:gd name="f12" fmla="*/ f9 f5 1"/>
+                            <a:gd name="f13" fmla="*/ f8 f5 1"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="3cd4">
+                              <a:pos x="hc" y="t"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="r" y="vc"/>
+                            </a:cxn>
+                            <a:cxn ang="cd4">
+                              <a:pos x="hc" y="b"/>
+                            </a:cxn>
+                            <a:cxn ang="cd2">
+                              <a:pos x="l" y="vc"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="f10" t="f13" r="f11" b="f12"/>
+                          <a:pathLst>
+                            <a:path w="21600" h="21600">
+                              <a:moveTo>
+                                <a:pt x="f2" y="f2"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="f3" y="f2"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="f3" y="f3"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="f2" y="f3"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="f2" y="f2"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4472C4"/>
+                        </a:solidFill>
+                        <a:ln cap="flat">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="20AA4B8E" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr vert="horz" wrap="square" lIns="158758" tIns="82442" rIns="158758" bIns="82442" anchor="t" anchorCtr="0" compatLnSpc="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="206BF0B3" id="Forme libre : forme 5" o:spid="_x0000_s1026" style="width:538.6pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA43KzGKAMAAMgHAAAOAAAAZHJzL2Uyb0RvYy54bWysVf9u0zAQ/h+Jd7D8J4jlR9Ouq5ZNaNMQ&#10;EgKkwQO4jt1Ecuxge23H0/AsPBl3jpNmXSchxD+Jnfv8+e67y93l9b5VZCusa4wuaXaWUiI0N1Wj&#10;NyX9/u3u3ZIS55mumDJalPRROHp99frV5a5bidzURlXCEiDRbrXrSlp7362SxPFatMydmU5oMEpj&#10;W+ZhazdJZdkO2FuV5Gm6SHbGVp01XDgHX297I70K/FIK7r9I6YQnqqTgmw9PG55rfCZXl2y1sayr&#10;Gx7dYP/gRcsaDZeOVLfMM/Jgm2dUbcOtcUb6M27axEjZcBFigGiy9Cia+5p1IsQC4rhulMn9P1r+&#10;efvVkqYq6QUlmrWQojsQWxDVrK34/WtFUHtB5qjUrnMrOHDffbVx52CJYe+lbfENAZF9UPdxVFfs&#10;PeHwcbEs0jwvKOFgu5jnS6RMDmf5g/MfhAk8bPvJ+T43FayCslX0T0IeZasgTVumyC6mcLRmU2t9&#10;bM2n1iH949nZ1Jpni/QZAtzv736TEJmSjJxEzaeo7CXUYkC9fUfkjKRE5sfung8QvG7xEhH8Ywen&#10;ckDJ82MiyO4BMjsJyUZd8bIlkQXJjmmyUV3EXJzGjBpHzPwEz6h0vCtioBw2Q8JZPdQA3+tYBLAi&#10;DFvLjFdF+OE647Diak4JlJVHh4EEcFgzIzydYm2AbvkL2NPM6xfR+ZRbneDu/YkRWGhJ2Iwkyg3t&#10;SGYgBTQkidJCS5JZLIKOeRQAw8Al2ZW0rzVSDyu0tWYrvpmA8igE1BAK0ZcS3HywK/0EB9dOcYN1&#10;eHc9W0TNYvSDdXhHVLzz71AhPvBs4ODKONGnDQMN+RuDR+0mfcEZ1VR3jVIYsLOb9Y2yBNpASYvi&#10;PL8poptPYEoTzmC0SMV8SJU2yBC6S2edv2Wu7jnCsTFScAQbXt/icOX36z2cwuXaVI/QN2HwQQpr&#10;Y39SsoMhUlL344FZQYn6qKFLZ/Pl+Rz+Th92y7woQCn7xLSempjmQIZlDFWOyxsPOygUGBYgySd9&#10;33HcY/TavH/wRjbYJoOjvU9xA+MiCBlHG86j6T6gDgP46g8AAAD//wMAUEsDBBQABgAIAAAAIQBz&#10;cNjb2AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWEIlKOqaTgWJAUcK&#10;Etes8ZqKxqmadCv/Ho8Lu1i23tPz98rN4gdxwCn2gTTcrhQIpDbYnjoNnx/PNw8gYjJkzRAINfxg&#10;hE11eVGawoYjveOhSZ3gEIqF0eBSGgspY+vQm7gKIxJr+zB5k/icOmknc+RwP8hMqXvpTU/8wZkR&#10;nxy2383sNWwf1ezGvH6bmlRvX8jG1+yr1fr6aqnXIBIu6d8MJ3xGh4qZdmFmtxg0cJH0N0+ayvMM&#10;xI63O5BVKc/hq18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAONysxigDAADIBwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAc3DY29gAAAAEAQAA&#10;DwAAAAAAAAAAAAAAAACCBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIcGAAAAAA==&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" fillcolor="#4472c4" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="3420112,0;6840224,4764;3420112,9528;0,4764" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
+                <v:textbox inset="4.40994mm,2.29006mm,4.40994mm,2.29006mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="20AA4B8E" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2088C50D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1425"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FC4908" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1425"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9062" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="823"/>
+        <w:gridCol w:w="595"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="584"/>
+        <w:gridCol w:w="828"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="7735B7DA" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4362" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="A7BCE3"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8A926C" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:smallCaps/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:smallCaps/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>DÉPENSES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4700" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="A7BCE3"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="451FFCE5" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:smallCaps/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:smallCaps/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>RECETTES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="3BA17796" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="A7BCE3"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DB1E27" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Postes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="A7BCE3"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B20B708" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="A7BCE3"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="011A60DD" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Postes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="A7BCE3"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C029F2D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="5769301B" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="23"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C758CA2" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Coût des visites et activités pratiquées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A10636" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3077F38D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="595" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C728F7" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="677B3CCE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="4472C4"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="4472C4"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Séjour des élèves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD8AA10" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0111FC" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="501BD939" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="5755A77B" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="1141"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="796751D3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BBAF993" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0541DD" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>A- Participation des familles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27BC7D60" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Participation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>:                                            €</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0522874C" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>B- Autres sources de financement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18AD23A9" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Contribution de la commune :                   €</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="453DD4F3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Autres sources (à préciser) :                      €</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="701F3DD9" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Sous total 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7994AA49" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="3465E9D4" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="1396"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C07085B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Coût du transport</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D84967" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7884ACB0" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E1C597" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="20D95F16" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C837CB" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Coût de la restauration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50112F0D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E46EA6D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="419C363B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="72ADC1F0" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="23"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2186D0" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="773DBFC3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="595" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F292C1" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F4B3C7" w14:textId="27E57E98" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="4472C4"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Séjour des accompagnateurs</w:t>
+            </w:r>
+            <w:r w:rsidR="001305D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="4472C4"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bénévoles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A1C5F1" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="493370B6" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5577DEDE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="3A8F558C" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF6057B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3D0BBD" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F81326" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>A- Participation de la commune</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F036934" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-216"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Contribution de la commune :                 €€</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50E7C5E8" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>B- Autres sources de financement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A04333" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Autres sources (à préciser) :                      €</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D3EE747" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Sous total 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="613B49E9" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="449220BD" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="1269"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D1B6E6" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Coût de l’hébergement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="336263A2" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6094FBAA" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E87A357" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="51141CAF" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="23"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FECE39" w14:textId="5A49DBA2" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Autres dépenses</w:t>
+            </w:r>
+            <w:r w:rsidR="001305D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001305D0" w:rsidRPr="001305D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(entre autres : séjours des accompagnateurs, estimation </w:t>
+            </w:r>
+            <w:r w:rsidR="001305D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>en cas de</w:t>
+            </w:r>
+            <w:r w:rsidR="001305D0" w:rsidRPr="001305D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gratuité)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3A3933" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB120DD" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48466EC3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="3A338E1C" w14:textId="77777777" w:rsidTr="00065A37">
+        <w:trPr>
+          <w:trHeight w:val="376"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B9D4A5B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3A444D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="525AFD23" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="3"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AE0647" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66DFAA7A" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D9BF026" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5258B5E0" w14:textId="4858B720" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Coût du séjour par élève (Sous total 1 /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>nombre d’élèves) :                                                                €</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E762D21" w14:textId="66AE110B" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ED0CCD4" w14:textId="6B4EC831" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4862DE36" w14:textId="13F3925D" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0242BDF9" w14:textId="557EB82C" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796C4B19" w14:textId="4A89EA21" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E7CB22" w14:textId="02689459" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010FC844" w14:textId="55829971" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E45727E" w14:textId="19460878" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EBF9C04" w14:textId="07D116AE" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA067E1" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PROJET PEDAGOGIQUE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BDFC81" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="he-IL"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="738FC9A9" wp14:editId="6E38487C">
                 <wp:extent cx="6840224" cy="9528"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="15" name="Forme libre : forme 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6840224" cy="9528"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="f0" fmla="val w"/>
                             <a:gd name="f1" fmla="val h"/>
                             <a:gd name="f2" fmla="val 0"/>
                             <a:gd name="f3" fmla="val 21600"/>
                             <a:gd name="f4" fmla="*/ f0 1 21600"/>
                             <a:gd name="f5" fmla="*/ f1 1 21600"/>
                             <a:gd name="f6" fmla="+- f3 0 f2"/>
                             <a:gd name="f7" fmla="*/ f6 1 21600"/>
                             <a:gd name="f8" fmla="*/ f2 1 f7"/>
@@ -133,81 +2909,81 @@
                                 <a:pt x="f3" y="f2"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="f3" y="f3"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="f2" y="f3"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="f2" y="f2"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="4472C4"/>
                         </a:solidFill>
                         <a:ln cap="flat">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7AE783EE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA"/>
+                          <w:p w14:paraId="7CE8A6BA" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="158758" tIns="82442" rIns="158758" bIns="82442" anchor="t" anchorCtr="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="718B66B2" id="Forme libre : forme 11" o:spid="_x0000_s1034" style="width:538.6pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAczNLAMAMAANEHAAAOAAAAZHJzL2Uyb0RvYy54bWysVVlu2zAQ/S/QOxD8bJFosbzEiB0UCVIU&#10;CNoASQ9AU6QlgCJVkl7S0/QsPVlnqMWKYwNF0R+J1Dy+mXkzGl7f7CtFtsK60ugFTS5jSoTmJi/1&#10;ekG/P99fzChxnumcKaPFgr4IR2+W799d7+q5SE1hVC4sARLt5rt6QQvv63kUOV6IirlLUwsNRmls&#10;xTxs7TrKLdsBe6WiNI4n0c7YvLaGC+fg611jpMvAL6Xg/puUTniiFhRi8+Fpw3OFz2h5zeZry+qi&#10;5G0Y7B+iqFipwWlPdcc8IxtbvqGqSm6NM9JfclNFRsqSi5ADZJPER9k8FawWIRcQx9W9TO7/0fKv&#10;20dLyhxqN6ZEswpqdA9qC6LKlRW/f80Jii9IkqBWu9rN4chT/WjbnYMlJr6XtsI3pET2Qd+XXl+x&#10;94TDx8ksi9M0o4SD7WqczpAyOpzlG+c/CxN42PbB+aY6OayCtnkboIRKykpBobZMkV1bxN6aDK3F&#10;sTUdWrsG6M+OhtY0mcRvEBB+4/tDRGRMEnISBWIeUMk51KRDfbwgckRiItPjcKcdBN1NzhHBX3Zw&#10;lwJKTo+JroaQ0UlI0uuKzmZEZiRUHdq6Fwj6YODq6jSm1xh5ADM+wdMr3fpqMdAO667grOh6gO91&#10;2wSwIgyHy4jnWfjlauOw4wpOCbSVx7yBBHDYMz08HmJtgG75Gexp5tVZdDrkVie4m3jaDCwMJRxH&#10;EuWGgSQTkAJGkkRpYSjJpG2CmnkUANPAJdktaNNrpOhWaKvMVjybgPIoBPQQCtG0Eng+2JV+hQO3&#10;Q1xn7d51w9aiRm32nbV7t6jW59+hQn4QWcfBlXGiKRsmGurXJ4/aDeaCM6rM70ulMGFn16tbZQmM&#10;gQXNsml6m7VhvoIpTTiDy0Uq5kOptEGGMF1q6/wdc0XDEY71mUIgOPCaEYcrv1/tw7AMkwu/rEz+&#10;AgMUbkCoZGHsT0p2cJssqPuxYVZQor5oGNfJeDYdw0/qw26WZhkIZl+ZVkMT0xzIsJuh2XF562EH&#10;/QK3BijzoJ9qjnsUQZtPG29kidMyxNvE1G7g3gh6tnccXkzDfUAdbuLlHwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHNw2NvYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYQiUo&#10;6ppOBYkBRwoS16zxmorGqZp0K/8ejwu7WLbe0/P3ys3iB3HAKfaBNNyuFAikNtieOg2fH883DyBi&#10;MmTNEAg1/GCETXV5UZrChiO946FJneAQioXR4FIaCylj69CbuAojEmv7MHmT+Jw6aSdz5HA/yEyp&#10;e+lNT/zBmRGfHLbfzew1bB/V7Ma8fpuaVG9fyMbX7KvV+vpqqdcgEi7p3wwnfEaHipl2YWa3GDRw&#10;kfQ3T5rK8wzEjrc7kFUpz+GrXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAczNLAMAMA&#10;ANEHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBzcNjb&#10;2AAAAAQBAAAPAAAAAAAAAAAAAAAAAIoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;jwYAAAAA&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" fillcolor="#4472c4" stroked="f">
+              <v:shape w14:anchorId="738FC9A9" id="Forme libre : forme 11" o:spid="_x0000_s1027" style="width:538.6pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDB6tncLwMAANEHAAAOAAAAZHJzL2Uyb0RvYy54bWysVVlu2zAQ/S/QOxD8bJFosbzEiB0UCVIU&#10;CNoASQ9AU6QlgCJVkl7S0/QsPVlnqMWKYwNF0R+J1Dy+mXkzGl7f7CtFtsK60ugFTS5jSoTmJi/1&#10;ekG/P99fzChxnumcKaPFgr4IR2+W799d7+q5SE1hVC4sARLt5rt6QQvv63kUOV6IirlLUwsNRmls&#10;xTxs7TrKLdsBe6WiNI4n0c7YvLaGC+fg611jpMvAL6Xg/puUTniiFhRi8+Fpw3OFz2h5zeZry+qi&#10;5G0Y7B+iqFipwWlPdcc8IxtbvqGqSm6NM9JfclNFRsqSi5ADZJPER9k8FawWIRcQx9W9TO7/0fKv&#10;20dLyhxqN6ZEswpqdA9qC6LKlRW/f80Jii9IkqBWu9rN4chT/WjbnYMlJr6XtsI3pET2Qd+XXl+x&#10;94TDx8ksi9M0o4SD7WqczpAyOpzlG+c/CxN42PbB+aY6OayCtnkboIRKykpBobZMkV1bxN6aDK3F&#10;sTUdWrsG6M+OhtY0mcRvEBB+4/tDRGRMEnISBWIeUMk51KRDfbwgckRiItPjcKcdBN1NzhHBX3Zw&#10;lwJKTo+JroaQ0UlI0uuKzmZEZiRUHdq6Fwj6YODq6jSm1xh5ADM+wdMr3fpqMdAO667grOh6gO91&#10;2wSwIgyHy4jnWfjlauOw4wpOCbSVx7yBBHDYMz08HmJtgG75Gexp5tVZdDrkVie4m3jaDCwMJRxH&#10;EuWGgSQTkAJGkkRpYSjJpG2CmnkUANPAJdktaNNrpOhWaKvMVjybgPIoBPQQCtG0Eng+2JV+hQO3&#10;Q1xn7d51w9aiRm32nbV7t6jW59+hQn4QWcfBlXGiKRsmGurXJ4/aDeaCM6rM70ulMGFn16tbZQmM&#10;gQXNsml6m7VhvoIpTTiDy0Uq5kOptEGGMF1q6/wdc0XDEY71mUIgOPCaEYcrv1/tm2GJGPyyMvkL&#10;DFC4AaGShbE/KdnBbbKg7seGWUGJ+qJhXCfj2XQMP6kPu1maZSCYfWVaDU1McyDDboZmx+Wthx30&#10;C9waoMyDfqo57lEEbT5tvJElTssQbxNTu4F7I+jZ3nF4MQ33AXW4iZd/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAc3DY29gAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FhCJSjq&#10;mk4FiQFHChLXrPGaisapmnQr/x6PC7tYtt7T8/fKzeIHccAp9oE03K4UCKQ22J46DZ8fzzcPIGIy&#10;ZM0QCDX8YIRNdXlRmsKGI73joUmd4BCKhdHgUhoLKWPr0Ju4CiMSa/sweZP4nDppJ3PkcD/ITKl7&#10;6U1P/MGZEZ8ctt/N7DVsH9Xsxrx+m5pUb1/Ixtfsq9X6+mqp1yASLunfDCd8RoeKmXZhZrcYNHCR&#10;9DdPmsrzDMSOtzuQVSnP4atfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMHq2dwvAwAA&#10;0QcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHNw2NvY&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAiQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACO&#10;BgAAAAA=&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" fillcolor="#4472c4" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="3420112,0;6840224,4764;3420112,9528;0,4764" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
                 <v:textbox inset="4.40994mm,2.29006mm,4.40994mm,2.29006mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="7AE783EE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA"/>
+                    <w:p w14:paraId="7CE8A6BA" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFCFE84" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+    <w:p w14:paraId="318CAB91" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
@@ -221,1456 +2997,1456 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Joindre le projet pédagogique (</w:t>
       </w:r>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>voir annexe 2 fiches d’aide à la constitution d’un dossier)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BCDAC2" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+    <w:p w14:paraId="7C9EB72F" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Programme détaillé du voyage scolaire (compléter ci-dessous)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E0714A" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="00964B01" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+    <w:p w14:paraId="6FE67A49" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="00964B01" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11054" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="469"/>
         <w:gridCol w:w="1430"/>
         <w:gridCol w:w="1808"/>
         <w:gridCol w:w="1900"/>
         <w:gridCol w:w="1880"/>
         <w:gridCol w:w="1812"/>
         <w:gridCol w:w="1755"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="1F5262D0" w14:textId="77777777" w:rsidTr="00964B01">
+      <w:tr w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w14:paraId="7213CFD0" w14:textId="77777777" w:rsidTr="00C81963">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3166D749" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="77EE383B" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="515DD639" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="08F01710" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17F02638" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="7DB17C61" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Georgia"/>
                 <w:b/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/       /</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72F70031" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="1CFD7E97" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/       /</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08CF4D71" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="43EE2951" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/       /</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13DAA26C" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="22B3E6B0" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/       /</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4595CFD1" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="6AA5B4BE" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="717"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/       /</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="728A36C5" w14:textId="77777777" w:rsidTr="00964B01">
+      <w:tr w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w14:paraId="18E22B27" w14:textId="77777777" w:rsidTr="00C81963">
         <w:trPr>
           <w:trHeight w:val="2473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36A58FE4" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="7D1842E3" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Matin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="088DFEDD" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="26CB0710" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1367"/>
                 <w:tab w:val="left" w:pos="1867"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Georgia"/>
                 <w:b/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Activité et lieu (par groupe si cas échéant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A772061" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="55DAA962" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5721F6A3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="40A0F3C3" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CFFBD68" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="79B44D8A" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A1211BB" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="150F8ED6" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="723EE954" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="10E76A35" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="25D311C5" w14:textId="77777777" w:rsidTr="00964B01">
+      <w:tr w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w14:paraId="24FD3E40" w14:textId="77777777" w:rsidTr="00C81963">
         <w:trPr>
           <w:trHeight w:val="738"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B641C20" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="379E3DFA" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A97DB82" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="4CBC6C3F" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Georgia"/>
                 <w:b/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Encadrement (à préciser)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7ECCC292" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="73919136" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10514BA9" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="327CCD23" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19D0462C" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="78D68FC1" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6620CD2A" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="5A55C95C" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="136BB388" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="281ABE24" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="0B6EE4A4" w14:textId="77777777" w:rsidTr="00964B01">
+      <w:tr w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w14:paraId="389DAEAD" w14:textId="77777777" w:rsidTr="00C81963">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5D703C" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="2249E88E" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74A77414" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="086B581F" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="571D0BA4" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="19204A25" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Mode de déplacement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10546D78" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="06C93FB7" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11F854BC" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="719E13E3" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7ED7765A" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="586DE572" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AE45488" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="0B083B88" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="148BA65F" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="55E08036" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C7A507F" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="20A36D1D" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="502D44EF" w14:textId="77777777" w:rsidTr="00964B01">
+      <w:tr w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w14:paraId="5FC46C32" w14:textId="77777777" w:rsidTr="00C81963">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38462C83" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="14430515" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>MIDI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77267B9F" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="6A26AF1F" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A618165" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="691936D0" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Georgia"/>
                 <w:b/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
@@ -1686,894 +4462,894 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>ieu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29ADB245" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="0758C1C0" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="079CCBD9" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="730DA3B6" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="254501F3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="6D4E6976" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63689101" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="7430C6E1" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D8FC960" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="0E4A9F0D" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="1FDBE729" w14:textId="77777777" w:rsidTr="00964B01">
+      <w:tr w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w14:paraId="1F5BC227" w14:textId="77777777" w:rsidTr="00C81963">
         <w:trPr>
           <w:trHeight w:val="603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73BA7597" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="0D779608" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="533E09DB" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="3FC3588B" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E0CF4E6" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="4428A9B5" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Georgia"/>
                 <w:b/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Mode de déplacement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="221BC2F8" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="67035D18" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E136C67" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="0717417B" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A3269C2" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="2237C468" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B10161D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="50769083" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="232D19D3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="6F92DD69" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14446B7A" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="7044ED98" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="775B5299" w14:textId="77777777" w:rsidTr="00964B01">
+      <w:tr w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w14:paraId="1E2F0EF3" w14:textId="77777777" w:rsidTr="00C81963">
         <w:trPr>
           <w:trHeight w:val="2568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="523FE071" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="1E34153B" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Après-midi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77923301" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="4F1F41B6" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Georgia"/>
                 <w:b/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Activité et lieu (par groupe si cas échéant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EBB930B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="7D28D5AE" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D04D334" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="229A6A00" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D27534B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="18E14A29" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68B3698B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="15E6B74D" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45E4D8BB" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="4F12C57C" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="02A9508E" w14:textId="77777777" w:rsidTr="00964B01">
+      <w:tr w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w14:paraId="6E949A12" w14:textId="77777777" w:rsidTr="00C81963">
         <w:trPr>
           <w:trHeight w:val="837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="057CC187" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="0E5D3F25" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E191AF5" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="2A4C3121" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Encadrement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="442BE459" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="48058BCA" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
@@ -2602,1237 +5378,2356 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> préciser)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62E3FEC6" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="17D0A531" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FB1E6F7" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="3A5E165A" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46F6874B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="468C5476" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AB121DB" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="1090FD93" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="786CD80D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="255CA78D" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="57364924" w14:textId="77777777" w:rsidTr="00964B01">
+      <w:tr w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w14:paraId="0B5EC204" w14:textId="77777777" w:rsidTr="00C81963">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3484055E" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="55E79A2D" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47CEC051" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="31129115" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61B4B3BF" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="30549936" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Georgia"/>
                 <w:b/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Mode de déplacement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C609BCC" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="38868A81" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5145D326" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="1C7C4132" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7EC24453" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="65DDD5D5" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DC41717" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="0A612ED7" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66B6BFC5" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="4D4E9525" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BE7D07F" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="5ABC7844" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="3E47DC07" w14:textId="77777777" w:rsidTr="00964B01">
+      <w:tr w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w14:paraId="1B11EC5F" w14:textId="77777777" w:rsidTr="00C81963">
         <w:trPr>
           <w:trHeight w:val="1665"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58A0BBF9" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="4D45C9DA" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Soir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29582DC1" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="095D8518" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36E006FA" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="63C7957A" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Georgia"/>
                 <w:b/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Activité, lieu et encadrement (si diffèrent de la vie collective</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B7871B2" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="7ABE4627" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66AEA170" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="70964864" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5474357B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="506418D7" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="093489D3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="2B19DB54" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F982AD6" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="19FFFC96" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4BB01CA6" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="0C89BC85" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="1B127F97" w14:textId="77777777" w:rsidTr="00964B01">
+      <w:tr w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w14:paraId="606DE8FB" w14:textId="77777777" w:rsidTr="00C81963">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65D0DC92" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="19A5B8E1" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18AAB9B0" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="05B24458" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68A256F2" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="22F484B7" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Georgia"/>
                 <w:b/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Mode de déplacement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36EE8317" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="1994226C" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7727E8E3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="62F936B7" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="511E3D02" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="0DB4EE23" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="101748FA" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="71207E84" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68574ABA" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="06A28AF0" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77DAAC57" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+          <w:p w14:paraId="24B8CBC4" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00C81963">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5768F54C" w14:textId="77777777" w:rsidR="0014704F" w:rsidRPr="00964B01" w:rsidRDefault="0014704F" w:rsidP="00B20C1C">
-[...1 lines deleted...]
-        <w:pageBreakBefore/>
+    <w:p w14:paraId="3F497777" w14:textId="2F6B6038" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0078DC49" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62558A31" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A364CD" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="00245C85" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00245C85">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DOCUMENT TECHNIQUE D’AIDE A LA CONSTITUTION D’UN DOSSIER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455ECEA2" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612A059A" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A l’attention du directeur d’école</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2425BC3D" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B33B16" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ce document ne constitue pas une pièce du dossier, il ne fait pas l’objet d’une validation par l’autorité académique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EEAD69" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0014704F" w:rsidRPr="00964B01" w:rsidSect="00964B01">
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="437F56A2" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="003D683B" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D683B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 – les fichiers à téléverser dans l’application SORTIES ET VOYAGES </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072B5541" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24724E45" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pour rappel, un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vademecum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en ligne est téléchargeable de sorte à guider pas à pas le directeur de l’école qui doit réaliser la déclaration du voyage scolaire sur la page académique du PASSAN à l’adresse suivante : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="002E6B81">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>https://www.ac-aix-marseille.fr/organiser-un-voyage-scolaire-cadre-general-et-modalites-pratiques-121876</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5031749F" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1453E383" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002576E3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Quatre documents</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sont à téléverser pour réaliser une déclaration complète, à savoir :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714BD3B5" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0505ACA9" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="002576E3" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002576E3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Le fichier transport :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BD8412" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>TAUX à respecter (A/R, au cours du séjour) = taux groupe entier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1280749E" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fiche d’information sur le transport A/R</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65068F36" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Si transports au cours du séjour durant le séjour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B10533" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Copie du schéma de conduite avec cachet du transporteur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2155A8" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Attestation de prise en charge si le transport est organisé par une collectivité territoriale ou un centre d’accueil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E00FF5" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Attestation d’accord parental signée de l’enseignant pour lieu de rassemblement SI différent de l’école. (Annexe du dossier)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D102A5" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bateau, péniche : si compagnie privée : permis de navigation et nom de la compagnie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655F4935" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13886B38" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002576E3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Le fichier encadrement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73860B92" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00142F70">
+        <w:t>Liste des accompagnateurs (identité complète obligatoire</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> saisie avec soin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142F70">
+        <w:t xml:space="preserve"> pour la vérification du FIJAIS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7876E422" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="00142F70" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Intervenants extérieurs : Nom, prénom des personnes avec référence des qualifications (si activités sportives spécifiques : BE, ETAPS, ou attestation de qualification pour les bénévoles) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041AF58D" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="00142F70" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:sym w:font="Wingdings" w:char="F0E8"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142F70">
+        <w:t>Ne pas joindre les copies de diplômes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194AC5D1" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00142F70">
+        <w:t>Pour le Ski</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avec l’ESF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142F70">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>: uniquement le nom de l’école de ski</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6493A11D" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="00142F70" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Encadrement des activités physiques et sportives : cf. taux d’encadrement de la circulaire du 6 octobre 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E98CC99" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="002576E3" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EDD51D" w14:textId="33BD7BB4" w:rsidR="00CD0A84" w:rsidRPr="00142F70" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002576E3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002576E3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fich</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002576E3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> budget</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00684FCE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>et le fichier organisation pédagogique :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D15709C" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="000F59D4" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F59D4">
+        <w:t>Fiche budget complétée et budget équilibré</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8DD78D" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="002576E3" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B9C4BB" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Projet pédagogique respectant le format suivant :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BD0A30" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="708" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1/présentation générale du projet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293C7528" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="708" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2/ Compétences et objectifs des programmes visées </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F674F56" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="708" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3/ Lien entre les disciplines et évaluation du projet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095B4B85" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6CE66A" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Programme détaillé : emploi du temps, calendrier des activités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D033B9" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1068"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085CF110" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tout autre document jugé utile par l’équipe organisatrice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7098B6C6" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA8B119" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="000C55C7" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Merci de vous assurer qu’une l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C55C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>iste des élèves avec contact des responsables légaux</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soit fournie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9EDB48" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00780EBD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2- les fichiers collectés par le directeur de l’école (qui ne sont pas transmis par téléversement dans l’application) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584F32C5" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715B92B2" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="00780EBD" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00780EBD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Les autorisations :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61179C6A" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00780EBD">
+        <w:t>Autorisations parentales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D8821F" w14:textId="7D5FEAEE" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00780EBD">
+        <w:t>Autorisation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780EBD">
+        <w:t xml:space="preserve"> nécessaires lorsqu’un personnel de l’établissement relevant d’un autre employeur participe au voyage scolaire (AESH, ATSEM, etc…)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C49AAE" w14:textId="479622AF" w:rsidR="00684FCE" w:rsidRDefault="00684FCE" w:rsidP="00684FCE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BD6FF5" w14:textId="77777777" w:rsidR="00684FCE" w:rsidRDefault="00684FCE" w:rsidP="00684FCE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A04C384" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00780EBD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>= = &gt; Pour le personnel AESH :</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> la demande d’autorisation est à adresser à :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CD7A24" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">(Pour les AESH dans le 13) : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="002E6B81">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ce.dpne13-secretariat@ac-aix-marseille.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CD39316" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">(Pour les AESH dans le 04, 05 et 84) : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="002E6B81">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>plateformeaesh@ac-aix-marseille.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0BBEB54C" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3DD34B" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="00780EBD" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00780EBD">
+        <w:t>Autorisation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780EBD">
+        <w:t xml:space="preserve"> de sortie de territoire si le voyage scolaire a lieu dans un pays étranger accompagnées de la copie des titres d’identité des signataires (conservées par l’enseignant durant toute la durée de séjour).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DF9DF2" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="00780EBD" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61BAFB25" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="00245C85" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00245C85">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Encadrement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D41970D" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00245C85">
+        <w:t>Le certificat de la personne de l’équipe d’encadrement formée aux premiers secours si aucun membre de la structure d’accueil et d’hébergement n’est formé aux premiers secours (L’enseignant, un animateur vie collective ou bien un personnel du centre ou encore un bénévole doit disposer du PSC1 ou de l’AFPS, BNS ou BNPS, personnels médicaux – sauf personnels paramédicaux)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384CBB0B" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72B06F5B" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="00245C85" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00245C85">
+        <w:t>L’autorisation de l’employeur de l’AESH à participer au voyage scolaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75ACF881" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="00780EBD" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C67636" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="00245C85" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00245C85">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Assurances :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00245C85">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Les attestations d’assurances obligatoires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B1A725" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00245C85">
+        <w:t>Attestation fortement recommandée pour les accompagnateurs concernant l’assurance responsabilité civile et assurance individuelle accidents corporels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316612C1" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1068"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33EA4790" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00245C85">
+        <w:t>Attestations d’assurance OBLIGATOIRES en responsabilité civile et assurance individuelle accidents corporels des élèves lors d’un voyage scolaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC823CC" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421223B3" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00245C85">
+        <w:t>Si le voyage scolaire est organisé par un autre organisme que l’école (municipalité, Intercommunalité, structures associatives et/ou privées), l’organisateur doit fournir à l’enseignant une attestation d’assurance en responsabilité civile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF054A8" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEC8793" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F19E460" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pour toute aide, le service PASSAN reste à votre disposition à l’adresse suivante : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="002E6B81">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>passan@ac-aix-marseille.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F5B05C6" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="00245C85" w:rsidRDefault="00CD0A84" w:rsidP="00CD0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5FC0CA" w14:textId="77777777" w:rsidR="00CD0A84" w:rsidRPr="005E3AAA" w:rsidRDefault="00CD0A84" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00CD0A84" w:rsidRPr="005E3AAA">
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="776" w:right="567" w:bottom="709" w:left="567" w:header="720" w:footer="113" w:gutter="0"/>
+      <w:pgMar w:top="776" w:right="567" w:bottom="850" w:left="567" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="34807F9D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="22DB98A8" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
@@ -3858,50 +7753,56 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3933,121 +7834,541 @@
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="228600" cy="260988"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                         <a:prstDash/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="575D7DAD" w14:textId="30755E6C" w:rsidR="005F28AD" w:rsidRDefault="00343ABC">
+                        <w:p w14:paraId="575D7DAD" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="005E3AAA">
                           <w:pPr>
                             <w:pStyle w:val="Pieddepage"/>
                           </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:t>14</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Numrodepage"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="331AAB86" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cadre1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:518.4pt;margin-top:-2.05pt;width:18pt;height:20.55pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVgvjv5QEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU93O0zAMvUfiHaLcs3aVmEa17hNsGkL6&#10;BEj7eAA3TddIaRKcbO14epx03fi5Q+wic2zn2OfY3TyNvWYXiV5ZU/HlIudMGmEbZU4V//ZyeLPm&#10;zAcwDWhrZMWv0vOn7etXm8GVsrCd1Y1ERiDGl4OreBeCK7PMi0724BfWSUPB1mIPga54yhqEgdB7&#10;nRV5vsoGi41DK6T35N1PQb5N+G0rRfjStl4GpitOvYV0YjrreGbbDZQnBNcpcWsD/qGLHpShoneo&#10;PQRgZ1R/QfVKoPW2DQth+8y2rRIycSA2y/wPNscOnExcSBzv7jL5/wcrPl++IlNNxd9yZqCnEe2g&#10;QbmMygzOl5RwdJQSxg92pAnPfk/OSHhssY//RIVRnDS+3nWVY2CCnEWxXuUUERQqVvm79TqiZI/H&#10;Dn34KG3PolFxpLElNeHy7MOUOqfEWt5q1RyU1umCp3qnkV2ARnxIv+mtdh1M3jRmKuen1FT6Nwxt&#10;IpKxETNtRKy2B99NtWM4i2JMpKMVxnqkYDRr21xJIPoIqPXO4g/OBlqoivvvZ0DJmf5kaGJx+2YD&#10;Z6OeDTCCnlY8cDaZuzBtKa2Jg/Bsjk5EjKnP9+dgW5WUeXRw65EWJRG8LXXcxF/vKevx6W1/AgAA&#10;//8DAFBLAwQUAAYACAAAACEA5G02D90AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkbluyblpHaTrBEFwRBWnXrPWaqo1TNdlW3n7eCY6//evz53w7uV6ccQytJw2LuQKBVPm6&#10;pUbDz/f7bAMiREO16T2hhl8MsC3u73KT1f5CX3guYyMYQiEzGmyMQyZlqCw6E+Z+QOLd0Y/ORI5j&#10;I+vRXBjuepkotZbOtMQXrBlwZ7HqypPTsPxM0n34KN92wx6fuk147Y5ktX58mF6eQUSc4l8Zbvqs&#10;DgU7HfyJ6iB6zmq5ZveoYbZagLg1VJrw5MD8VIEscvn/h+IKAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAlYL47+UBAADCAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA5G02D90AAAALAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+            <v:shape id="Cadre1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:518.4pt;margin-top:-2.05pt;width:18pt;height:20.55pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVgvjv5QEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU93O0zAMvUfiHaLcs3aVmEa17hNsGkL6&#10;BEj7eAA3TddIaRKcbO14epx03fi5Q+wic2zn2OfY3TyNvWYXiV5ZU/HlIudMGmEbZU4V//ZyeLPm&#10;zAcwDWhrZMWv0vOn7etXm8GVsrCd1Y1ERiDGl4OreBeCK7PMi0724BfWSUPB1mIPga54yhqEgdB7&#10;nRV5vsoGi41DK6T35N1PQb5N+G0rRfjStl4GpitOvYV0YjrreGbbDZQnBNcpcWsD/qGLHpShoneo&#10;PQRgZ1R/QfVKoPW2DQth+8y2rRIycSA2y/wPNscOnExcSBzv7jL5/wcrPl++IlNNxd9yZqCnEe2g&#10;QbmMygzOl5RwdJQSxg92pAnPfk/OSHhssY//RIVRnDS+3nWVY2CCnEWxXuUUERQqVvm79TqiZI/H&#10;Dn34KG3PolFxpLElNeHy7MOUOqfEWt5q1RyU1umCp3qnkV2ARnxIv+mtdh1M3jRmKuen1FT6Nwxt&#10;IpKxETNtRKy2B99NtWM4i2JMpKMVxnqkYDRr21xJIPoIqPXO4g/OBlqoivvvZ0DJmf5kaGJx+2YD&#10;Z6OeDTCCnlY8cDaZuzBtKa2Jg/Bsjk5EjKnP9+dgW5WUeXRw65EWJRG8LXXcxF/vKevx6W1/AgAA&#10;//8DAFBLAwQUAAYACAAAACEA5G02D90AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkbluyblpHaTrBEFwRBWnXrPWaqo1TNdlW3n7eCY6//evz53w7uV6ccQytJw2LuQKBVPm6&#10;pUbDz/f7bAMiREO16T2hhl8MsC3u73KT1f5CX3guYyMYQiEzGmyMQyZlqCw6E+Z+QOLd0Y/ORI5j&#10;I+vRXBjuepkotZbOtMQXrBlwZ7HqypPTsPxM0n34KN92wx6fuk147Y5ktX58mF6eQUSc4l8Zbvqs&#10;DgU7HfyJ6iB6zmq5ZveoYbZagLg1VJrw5MD8VIEscvn/h+IKAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAlYL47+UBAADCAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA5G02D90AAAALAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
               <v:fill opacity="0"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="575D7DAD" w14:textId="30755E6C" w:rsidR="005F28AD" w:rsidRDefault="00343ABC">
+                  <w:p w14:paraId="575D7DAD" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="005E3AAA">
                     <w:pPr>
                       <w:pStyle w:val="Pieddepage"/>
                     </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:t>14</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Numrodepage"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7EF49092" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="24BD3F46" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10840" w:type="dxa"/>
+      <w:tblInd w:w="-108" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="10" w:type="dxa"/>
+        <w:right w:w="10" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6867"/>
+      <w:gridCol w:w="3973"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="005F28AD" w14:paraId="46C3AE73" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="1756"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6867" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="4745696A" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="005E3AAA">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+          </w:pPr>
+          <w:bookmarkStart w:id="0" w:name="_Hlk172036540"/>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E191ECF" wp14:editId="64BFBE38">
+                <wp:extent cx="3212643" cy="1018440"/>
+                <wp:effectExtent l="0" t="0" r="6807" b="0"/>
+                <wp:docPr id="6" name="Image9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name=""/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:lum/>
+                          <a:alphaModFix/>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3212643" cy="1018440"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                          <a:prstDash/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3973" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="4CE9F49A" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="00684FCE">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:snapToGrid w:val="0"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="4659A3C4" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="005E3AAA">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Pôle Académique des Sorties Scolaires Avec Nuitées (PASSAN)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="77EC7EA6" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="005E3AAA">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Académie Aix-Marseille</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="0"/>
+  </w:tbl>
+  <w:p w14:paraId="5C084D43" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="00684FCE">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09744C27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F1E1D44"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D6F1D22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFACA7EE"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="151D27C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="98E03FC2"/>
     <w:styleLink w:val="WW8Num4"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
@@ -4108,51 +8429,277 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18FD48D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24ECB6E6"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EBF2B03"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91607452"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2759378E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4CC24C8"/>
     <w:styleLink w:val="WW8Num5"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="830" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1550" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
@@ -4213,51 +8760,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5870" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6590" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E7F0462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6908E54C"/>
     <w:lvl w:ilvl="0" w:tplc="793C5626">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4327,51 +8874,164 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3762629D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1EAF374"/>
+    <w:lvl w:ilvl="0" w:tplc="0AA47DEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FC241DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D96B016"/>
     <w:styleLink w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
@@ -4432,51 +9092,277 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43500E85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25B277C6"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B511E54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="727EB9A2"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C8C686F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65B2CD3E"/>
     <w:styleLink w:val="WW8Num6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4519,51 +9405,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="530B24D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F7725F36"/>
     <w:styleLink w:val="WW8Num3"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
@@ -4624,51 +9510,277 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FE17560"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEE215B6"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6975031C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3FEA916"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="716868C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92986712"/>
     <w:styleLink w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
@@ -4730,156 +9842,182 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E3AAA"/>
     <w:rsid w:val="000008B9"/>
     <w:rsid w:val="0003209A"/>
+    <w:rsid w:val="0006282D"/>
     <w:rsid w:val="000D461E"/>
     <w:rsid w:val="001209D1"/>
     <w:rsid w:val="001305D0"/>
     <w:rsid w:val="0014704F"/>
     <w:rsid w:val="001E1047"/>
     <w:rsid w:val="0020501B"/>
     <w:rsid w:val="00225C6E"/>
     <w:rsid w:val="00251949"/>
-    <w:rsid w:val="00343ABC"/>
     <w:rsid w:val="00432C7D"/>
     <w:rsid w:val="004E34F2"/>
     <w:rsid w:val="005025B4"/>
     <w:rsid w:val="005875FC"/>
     <w:rsid w:val="005E3AAA"/>
     <w:rsid w:val="005F70C2"/>
-    <w:rsid w:val="00695D84"/>
+    <w:rsid w:val="00684FCE"/>
     <w:rsid w:val="007A34C8"/>
     <w:rsid w:val="008D3391"/>
-    <w:rsid w:val="00964B01"/>
     <w:rsid w:val="00A56EE9"/>
     <w:rsid w:val="00A94E11"/>
     <w:rsid w:val="00AB5891"/>
     <w:rsid w:val="00AB78F9"/>
-    <w:rsid w:val="00B20C1C"/>
     <w:rsid w:val="00C20B22"/>
     <w:rsid w:val="00C461E6"/>
+    <w:rsid w:val="00CD0A84"/>
     <w:rsid w:val="00D34068"/>
     <w:rsid w:val="00D370D8"/>
     <w:rsid w:val="00E34523"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="796283FC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B407EC79-1335-4B27-BF5C-6F2EA0BA0649}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -6208,51 +11346,55 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar1">
     <w:name w:val="Note de bas de page Car1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C20B22"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ac-aix-marseille.fr/organiser-un-voyage-scolaire-cadre-general-et-modalites-pratiques-121876" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:passan@ac-aix-marseille.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:plateformeaesh@ac-aix-marseille.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.dpne13-secretariat@ac-aix-marseille.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6526,70 +11668,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A8547D8-1ED7-4F10-8182-684D82A50194}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>535</Characters>
+  <Pages>4</Pages>
+  <Words>938</Words>
+  <Characters>5165</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>631</CharactersWithSpaces>
+  <CharactersWithSpaces>6091</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vilaplana Sebastien</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>