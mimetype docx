--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -45,90 +45,90 @@
         <w:gridCol w:w="1752"/>
         <w:gridCol w:w="1362"/>
         <w:gridCol w:w="1331"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="1785"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E1047" w:rsidRPr="005E3AAA" w14:paraId="0336CC8F" w14:textId="77777777" w:rsidTr="00B246A5">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10702" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEC998D" w14:textId="77777777" w:rsidR="005025B4" w:rsidRPr="005025B4" w:rsidRDefault="001E1047" w:rsidP="005025B4">
+          <w:p w14:paraId="5CEC998D" w14:textId="1B677131" w:rsidR="005025B4" w:rsidRPr="005025B4" w:rsidRDefault="001E1047" w:rsidP="005025B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3191"/>
                 <w:tab w:val="left" w:pos="8011"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">LISTE DES </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0077523E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>ELEVES</w:t>
+              <w:t>PASSAGERS</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="005025B4" w:rsidRPr="005025B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Fournir une liste par classe, indiquant pour chaque élève les coordonnées des responsables légaux.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BCB9B86" w14:textId="77777777" w:rsidR="005025B4" w:rsidRPr="005025B4" w:rsidRDefault="005025B4" w:rsidP="005025B4">
@@ -181,195 +181,75 @@
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Cette liste doit être transmise que le voyage comporte ou non un transport.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0609C2C9" w14:textId="77777777" w:rsidR="005025B4" w:rsidRPr="005025B4" w:rsidRDefault="005025B4" w:rsidP="005025B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3191"/>
                 <w:tab w:val="left" w:pos="8011"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3250E0E6" w14:textId="3F825ACF" w:rsidR="001E1047" w:rsidRPr="005025B4" w:rsidRDefault="005025B4" w:rsidP="005025B4">
+          <w:p w14:paraId="3250E0E6" w14:textId="7281D7FB" w:rsidR="001E1047" w:rsidRPr="005025B4" w:rsidRDefault="0077523E" w:rsidP="005025B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3191"/>
                 <w:tab w:val="left" w:pos="8011"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005025B4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>Il est possible de joindre directement une extraction de la liste des élèves réalisée via le logiciel ONDE, en barrant les noms des élèves qui ne participent pas au voyage.</w:t>
-[...119 lines deleted...]
-              </mc:AlternateContent>
+              <w:t>Merci de joindre la liste des passagers (élèves + adultes). Cette liste peut être réalisée à partir du logiciel ONDE, en barrant les noms des élèves qui ne participent pas au voyage.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63D0B7FC" w14:textId="77777777" w:rsidR="001E1047" w:rsidRDefault="001E1047" w:rsidP="00B246A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3191"/>
                 <w:tab w:val="left" w:pos="8011"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="592F35FB" w14:textId="77777777" w:rsidR="001E1047" w:rsidRPr="001E1047" w:rsidRDefault="001E1047" w:rsidP="00B246A5">
             <w:pPr>
@@ -7650,51 +7530,50 @@
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="29C60DA4" w14:textId="77777777" w:rsidR="001E1047" w:rsidRPr="005E3AAA" w:rsidRDefault="001E1047" w:rsidP="00B246A5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1752" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2E061004" w14:textId="77777777" w:rsidR="001E1047" w:rsidRPr="005E3AAA" w:rsidRDefault="001E1047" w:rsidP="00B246A5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
@@ -7959,50 +7838,51 @@
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="36C9B161" w14:textId="77777777" w:rsidR="001E1047" w:rsidRPr="005E3AAA" w:rsidRDefault="001E1047" w:rsidP="00B246A5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1752" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="72A6A788" w14:textId="77777777" w:rsidR="001E1047" w:rsidRPr="005E3AAA" w:rsidRDefault="001E1047" w:rsidP="00B246A5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
@@ -12149,51 +12029,83 @@
           <w:b/>
           <w:caps/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EBBE20A" w14:textId="77777777" w:rsidR="001E1047" w:rsidRDefault="001E1047" w:rsidP="005E3AAA">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71606EE0" w14:textId="77777777" w:rsidR="001E1047" w:rsidRDefault="001E1047" w:rsidP="005E3AAA">
+    <w:p w14:paraId="71606EE0" w14:textId="7A47AA99" w:rsidR="001E1047" w:rsidRDefault="001E1047" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A689782" w14:textId="09892DAC" w:rsidR="0077523E" w:rsidRDefault="0077523E" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA9D1FC" w14:textId="77777777" w:rsidR="0077523E" w:rsidRDefault="0077523E" w:rsidP="005E3AAA">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FAC1B1D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:kern w:val="3"/>
@@ -12311,51 +12223,51 @@
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="4472C4"/>
                         </a:solidFill>
                         <a:ln cap="flat">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="55B1CA00" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="158758" tIns="82442" rIns="158758" bIns="82442" anchor="t" anchorCtr="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0CDBF2B1" id="Forme libre : forme 6" o:spid="_x0000_s1030" style="width:538.6pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByCY4SKgMAANAHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD8uKH1Jc6lQZ1iaNFh&#10;QLEVaPcBiizFBmTJk5Q43dfsW/ZlI+VL3DQBhmEvtmQeHZGHNHl9s68k2XFjS62yIL6MAsIV03mp&#10;Nlnw/fn+YhEQ66jKqdSKZ8ELt8HN6v2766Ze8kQXWubcECBRdtnUWVA4Vy/D0LKCV9Re6porMApt&#10;KupgazZhbmgD7JUMkyiahY02eW0049bC17vWGKw8vxCcuW9CWO6IzALwzfmn8c81PsPVNV1uDK2L&#10;knVu0H/woqKlgksHqjvqKNma8g1VVTKjrRbukukq1EKUjPsYIJo4OormqaA197GAOLYeZLL/j5Z9&#10;3T0aUuaQO5BH0QpydA9qcyLLteG/fy0Jis/JDKVqaruEE0/1o+l2FpYY916YCt8QEdl7eV8Gefne&#10;EQYfZ4s0SpI0IAxsV9NkgZTh4SzbWveZa89Ddw/WtcnJYeWlzTv/BHgqKgl52lFJmi6HgzUeW4tj&#10;azK29vkfzk7G1iSeRW8Q4H5794eQiIjE5CRqOkbF51CzHvXxgogJiYhIjt2d9xC8bnaOCH6yg1MJ&#10;oMT8mOhqDJmchGAFHGgWRKQkPqaJB3XRoavTmEHjDjM9wTMojRi4q8NAOWz6hNOirwG2V10RwIpQ&#10;7C0Tlqf+j6u1xYorWECgrBw6DCSAw5oZ4NEYazx0x85gTzOvz6KTMbc8wd3600VgoCdhNxIoN/Qj&#10;EYMU0JEESgs9ScRdEdTUoQAYBi5JkwVtrZGiX6Gt0jv+rD3KoRBQQyhEW0pw88Eu1SscXDvG9db+&#10;XbdsHWrSRd9b+3eH6u78O5SPDzzrOZjUlrdpw0B9/obgUbtRX7Balvl9KSUGbM1mfSsNgTaQBWk6&#10;T27Tzs1XMKkIozBbhKTOp0ppZPDdpTbW3VFbtBz+2BApOIINr21xuHL79d73Sn8Nflnr/AX6JwxA&#10;yGShzc+ANDBMssD+2FLDAyK/KOjW8XQxn8JP6vxukaQpCGZemdZjE1UMyLCaodhxeetgB/UCQwOU&#10;eVBPNcM9iqD0p63TosRu6f1tfeo2MDa8nt2Iw7k03nvUYRCv/gAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHNw2NvYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYQiUo6ppOBYkB&#10;RwoS16zxmorGqZp0K/8ejwu7WLbe0/P3ys3iB3HAKfaBNNyuFAikNtieOg2fH883DyBiMmTNEAg1&#10;/GCETXV5UZrChiO946FJneAQioXR4FIaCylj69CbuAojEmv7MHmT+Jw6aSdz5HA/yEype+lNT/zB&#10;mRGfHLbfzew1bB/V7Ma8fpuaVG9fyMbX7KvV+vpqqdcgEi7p3wwnfEaHipl2YWa3GDRwkfQ3T5rK&#10;8wzEjrc7kFUpz+GrXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQByCY4SKgMAANAHAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBzcNjb2AAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAIQFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAiQYAAAAA&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" fillcolor="#4472c4" stroked="f">
+              <v:shape w14:anchorId="0CDBF2B1" id="Forme libre : forme 6" o:spid="_x0000_s1026" style="width:538.6pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTcYoeKgMAANAHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD8uKH1Jc6lQZ1iaNFh&#10;QLEVaPcBiizFBmTJk5Q43dfsW/ZlI+VL3DQBhmEvtmQeHZGHNHl9s68k2XFjS62yIL6MAsIV03mp&#10;Nlnw/fn+YhEQ66jKqdSKZ8ELt8HN6v2766Ze8kQXWubcECBRdtnUWVA4Vy/D0LKCV9Re6porMApt&#10;KupgazZhbmgD7JUMkyiahY02eW0049bC17vWGKw8vxCcuW9CWO6IzALwzfmn8c81PsPVNV1uDK2L&#10;knVu0H/woqKlgksHqjvqKNma8g1VVTKjrRbukukq1EKUjPsYIJo4OormqaA197GAOLYeZLL/j5Z9&#10;3T0aUuaQO5BH0QpydA9qcyLLteG/fy0Jis/JDKVqaruEE0/1o+l2FpYY916YCt8QEdl7eV8Gefne&#10;EQYfZ4s0SpI0IAxsV9NkgZTh4SzbWveZa89Ddw/WtcnJYeWlzTv/BHgqKgl52lFJmi6HgzUeW4tj&#10;azK29vkfzk7G1iSeRW8Q4H5794eQiIjE5CRqOkbF51CzHvXxgogJiYhIjt2d9xC8bnaOCH6yg1MJ&#10;oMT8mOhqDJmchGAFHGgWRKQkPqaJB3XRoavTmEHjDjM9wTMojRi4q8NAOWz6hNOirwG2V10RwIpQ&#10;7C0Tlqf+j6u1xYorWECgrBw6DCSAw5oZ4NEYazx0x85gTzOvz6KTMbc8wd3600VgoCdhNxIoN/Qj&#10;EYMU0JEESgs9ScRdEdTUoQAYBi5JkwVtrZGiX6Gt0jv+rD3KoRBQQyhEW0pw88Eu1SscXDvG9db+&#10;XbdsHWrSRd9b+3eH6u78O5SPDzzrOZjUlrdpw0B9/obgUbtRX7Balvl9KSUGbM1mfSsNgTaQBWk6&#10;T27Tzs1XMKkIozBbhKTOp0ppZPDdpTbW3VFbtBz+2BApOIINr21xuHL79b7tlYjBL2udv0D/hAEI&#10;mSy0+RmQBoZJFtgfW2p4QOQXBd06ni7mU/hJnd8tkjQFwcwr03psoooBGVYzFDsubx3soF5gaIAy&#10;D+qpZrhHEZT+tHValNgtvb+tT90GxobXsxtxOJfGe486DOLVHwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHNw2NvYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYQiUo6ppOBYkB&#10;RwoS16zxmorGqZp0K/8ejwu7WLbe0/P3ys3iB3HAKfaBNNyuFAikNtieOg2fH883DyBiMmTNEAg1&#10;/GCETXV5UZrChiO946FJneAQioXR4FIaCylj69CbuAojEmv7MHmT+Jw6aSdz5HA/yEype+lNT/zB&#10;mRGfHLbfzew1bB/V7Ma8fpuaVG9fyMbX7KvV+vpqqdcgEi7p3wwnfEaHipl2YWa3GDRwkfQ3T5rK&#10;8wzEjrc7kFUpz+GrXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDTcYoeKgMAANAHAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBzcNjb2AAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAIQFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAiQYAAAAA&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" fillcolor="#4472c4" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="3420112,0;6840224,4764;3420112,9528;0,4764" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
                 <v:textbox inset="4.40994mm,2.29006mm,4.40994mm,2.29006mm">
                   <w:txbxContent>
                     <w:p w14:paraId="55B1CA00" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="62605FD4" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
@@ -14318,51 +14230,51 @@
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="4472C4"/>
                         </a:solidFill>
                         <a:ln cap="flat">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1A2E9D1B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="158758" tIns="82442" rIns="158758" bIns="82442" anchor="t" anchorCtr="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="542CD01A" id="Forme libre : forme 7" o:spid="_x0000_s1031" style="width:538.6pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEk3YPLwMAANAHAAAOAAAAZHJzL2Uyb0RvYy54bWysVVlu2zAQ/S/QOxD8bJFosbzEiB0UCVIU&#10;CNoASQ9AU6QlgCJVkl7S0/QsPVlnqMWKYwNF0R+J1Dw+zrwZzVzf7CtFtsK60ugFTS5jSoTmJi/1&#10;ekG/P99fzChxnumcKaPFgr4IR2+W799d7+q5SE1hVC4sARLt5rt6QQvv63kUOV6IirlLUwsNRmls&#10;xTxs7TrKLdsBe6WiNI4n0c7YvLaGC+fg611jpMvAL6Xg/puUTniiFhR88+Fpw3OFz2h5zeZry+qi&#10;5K0b7B+8qFip4dKe6o55Rja2fENVldwaZ6S/5KaKjJQlFyEGiCaJj6J5KlgtQiwgjqt7mdz/o+Vf&#10;t4+WlDnkLqFEswpydA9qC6LKlRW/f80Jii/IFKXa1W4OJ57qR9vuHCwx7r20Fb4hIrIP8r708oq9&#10;Jxw+TmZZnKYZJRxsV+N0hpTR4SzfOP9ZmMDDtg/ON8nJYRWkzVv/JCRSVgrytGWK7Noc9laI42At&#10;jq3p0Nrlvz87GlrTZBK/QYD7DfuHiMiYJOQkajxEJedQkw718YLIEYmJTI/dnXYQvG5yjgh+soNT&#10;KaBkSBeUYx/Z1RAyOglJel3xshmRGUmO/cEqOVx1dRrTa4w8gBmf4OmVbu9qMVAO6y7hrOhqgO91&#10;WwSwIgx7y4jnWfjjauOw4gpOCZSVR4eBBHBYMz08HmJtgG75Gexp5tVZdDrkVie4G3/aCCz0JOxG&#10;EuWGfiQTkAI6kkRpoSfJpC2CmnkUAMPAJdktaFNrpOhWaKvMVjybgPIoBNQQCtGUEtx8sCv9CgfX&#10;DnGdtXvXDVuLGrXRd9bu3aLaO/8OFeIDzzoOrowTTdow0JC/PnjUbtAXnFFlfl8qhQE7u17dKkug&#10;DSxolk3T26x18xVMacIZzBapmA+p0gYZQneprfN3zBUNRzjWRwqOYMNrWhyu/H61D71yjBj8sjL5&#10;C/RPGICQycLYn5TsYJgsqPuxYVZQor5o6NbJeDYdw0/qw26WZhkIZl+ZVkMT0xzIsJqh2HF562EH&#10;9QJDA5R50E81xz2KoM2njTeyxG4Z/G18ajcwNoKe7YjDuTTcB9RhEC//AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAc3DY29gAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FhCJSjq&#10;mk4FiQFHChLXrPGaisapmnQr/x6PC7tYtt7T8/fKzeIHccAp9oE03K4UCKQ22J46DZ8fzzcPIGIy&#10;ZM0QCDX8YIRNdXlRmsKGI73joUmd4BCKhdHgUhoLKWPr0Ju4CiMSa/sweZP4nDppJ3PkcD/ITKl7&#10;6U1P/MGZEZ8ctt/N7DVsH9Xsxrx+m5pUb1/Ixtfsq9X6+mqp1yASLunfDCd8RoeKmXZhZrcYNHCR&#10;9DdPmsrzDMSOtzuQVSnP4atfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAESTdg8vAwAA&#10;0AcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHNw2NvY&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAiQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACO&#10;BgAAAAA=&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" fillcolor="#4472c4" stroked="f">
+              <v:shape w14:anchorId="542CD01A" id="Forme libre : forme 7" o:spid="_x0000_s1027" style="width:538.6pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwc1+yLwMAANAHAAAOAAAAZHJzL2Uyb0RvYy54bWysVVlu2zAQ/S/QOxD8bJFosbzEiB0UCVIU&#10;CNoASQ9AU6QlgCJVkl7S0/QsPVlnqMWKYwNF0R+J1Dw+zrwZzVzf7CtFtsK60ugFTS5jSoTmJi/1&#10;ekG/P99fzChxnumcKaPFgr4IR2+W799d7+q5SE1hVC4sARLt5rt6QQvv63kUOV6IirlLUwsNRmls&#10;xTxs7TrKLdsBe6WiNI4n0c7YvLaGC+fg611jpMvAL6Xg/puUTniiFhR88+Fpw3OFz2h5zeZry+qi&#10;5K0b7B+8qFip4dKe6o55Rja2fENVldwaZ6S/5KaKjJQlFyEGiCaJj6J5KlgtQiwgjqt7mdz/o+Vf&#10;t4+WlDnkLqFEswpydA9qC6LKlRW/f80Jii/IFKXa1W4OJ57qR9vuHCwx7r20Fb4hIrIP8r708oq9&#10;Jxw+TmZZnKYZJRxsV+N0hpTR4SzfOP9ZmMDDtg/ON8nJYRWkzVv/JCRSVgrytGWK7Noc9laI42At&#10;jq3p0Nrlvz87GlrTZBK/QYD7DfuHiMiYJOQkajxEJedQkw718YLIEYmJTI/dnXYQvG5yjgh+soNT&#10;KaBkSBeUYx/Z1RAyOglJel3xshmRGUmO/cEqOVx1dRrTa4w8gBmf4OmVbu9qMVAO6y7hrOhqgO91&#10;WwSwIgx7y4jnWfjjauOw4gpOCZSVR4eBBHBYMz08HmJtgG75Gexp5tVZdDrkVie4G3/aCCz0JOxG&#10;EuWGfiQTkAI6kkRpoSfJpC2CmnkUAMPAJdktaFNrpOhWaKvMVjybgPIoBNQQCtGUEtx8sCv9CgfX&#10;DnGdtXvXDVuLGrXRd9bu3aLaO/8OFeIDzzoOrowTTdow0JC/PnjUbtAXnFFlfl8qhQE7u17dKkug&#10;DSxolk3T26x18xVMacIZzBapmA+p0gYZQneprfN3zBUNRzjWRwqOYMNrWhyu/H61D70yRIBfViZ/&#10;gf4JAxAyWRj7k5IdDJMFdT82zApK1BcN3ToZz6Zj+El92M3SLAPB7CvTamhimgMZVjMUOy5vPeyg&#10;XmBogDIP+qnmuEcRtPm08UaW2C2Dv41P7QbGRtCzHXE4l4b7gDoM4uUfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAc3DY29gAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FhCJSjq&#10;mk4FiQFHChLXrPGaisapmnQr/x6PC7tYtt7T8/fKzeIHccAp9oE03K4UCKQ22J46DZ8fzzcPIGIy&#10;ZM0QCDX8YIRNdXlRmsKGI73joUmd4BCKhdHgUhoLKWPr0Ju4CiMSa/sweZP4nDppJ3PkcD/ITKl7&#10;6U1P/MGZEZ8ctt/N7DVsH9Xsxrx+m5pUb1/Ixtfsq9X6+mqp1yASLunfDCd8RoeKmXZhZrcYNHCR&#10;9DdPmsrzDMSOtzuQVSnP4atfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADBzX7IvAwAA&#10;0AcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHNw2NvY&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAiQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACO&#10;BgAAAAA=&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" fillcolor="#4472c4" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="3420112,0;6840224,4764;3420112,9528;0,4764" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
                 <v:textbox inset="4.40994mm,2.29006mm,4.40994mm,2.29006mm">
                   <w:txbxContent>
                     <w:p w14:paraId="1A2E9D1B" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="09361DC8" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
@@ -14561,51 +14473,51 @@
                                             <w:lang w:eastAsia="fr-FR"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                   </w:tr>
                                 </w:tbl>
                                 <w:p w14:paraId="49562D07" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="0">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="49187743" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Cadre2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:.15pt;margin-top:1.6pt;width:142.5pt;height:1.1pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuz0UkyQEAAIQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR/QfxD03thJsV6MOMXWoMOA&#10;YhuQ7QMYWY4NWJeSSuzs60fJcVp0b0VfZIqXo3NIenk/mE4cNFLrbCnns1wKbZWrWrsr5Z/fj5e3&#10;UlAAW0HnrC7lUZO8X118Wva+0AvXuK7SKBjEUtH7UjYh+CLLSDXaAM2c15aDtUMDga+4yyqEntFN&#10;ly3y/DrrHVYendJE7F2PQblK+HWtVfhZ16SD6ErJ3EI6MZ3beGarJRQ7BN+06kQD3sHCQGv50TPU&#10;GgKIPbb/QZlWoSNXh5lyJnN13SqdNLCaef5GzaYBr5MWbg75c5vo42DVj8MvFG3Fs1tIYcHwjB6g&#10;Qr2Irek9FZyx8ZwThq9u4LTJT+yMiocaTfyyFsFxbvLx3Fg9BKFi0W1+d/P5SgrFsfnV3U1Cz16K&#10;PVL4pp0R0Sgl8txSO+HwRIGJcOqUEt+y7rHtujS7zr5xxLw1UDNWxXAWZYx0oxWG7ZAUX09Stq46&#10;skJeY367cfhXip5XopT0vAfUUnTfLfc87s9k4GRsJwOs4tJSBilG8yGMe8aD9hCe7MariBHpkv+y&#10;D6whSYucRgYnqjzqpPi0lnGXXt9T1svPs/oHAAD//wMAUEsDBBQABgAIAAAAIQA755TY2QAAAAQB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhcEHUSaFVCnAohuHCjcOG2jZckwl5H&#10;sZuEfj3LCS4jjWY086rd4p2aaIx9YAP5KgNF3ATbc2vg/e35egsqJmSLLjAZ+KYIu/r8rMLShplf&#10;adqnVskIxxINdCkNpdax6chjXIWBWLLPMHpMYsdW2xFnGfdOF1m20R57locOB3rsqPnaH72BzfI0&#10;XL3cUTGfGjfxxynPE+XGXF4sD/egEi3prwy/+IIOtTAdwpFtVM7AjfREC1ASFtu1+IOB9S3outL/&#10;4esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG7PRSTJAQAAhAMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADvnlNjZAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAIwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" filled="f" stroked="f">
+                    <v:shape id="Cadre2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:.15pt;margin-top:1.6pt;width:142.5pt;height:1.1pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbBZwDyQEAAIQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR/QfxD0vthJsLU14hRbgw4F&#10;iq1Atg9gZDk2YF1KKrHTrx8lx+nQvQ17kSlejs4h6dXdYDpx1Eits6Wcz3IptFWuau2+lL9+Pny8&#10;kYIC2Ao6Z3UpT5rk3frqw6r3hV64xnWVRsEglorel7IJwRdZRqrRBmjmvLYcrB0aCHzFfVYh9Ixu&#10;umyR55+z3mHl0SlNxN7NGJTrhF/XWoUfdU06iK6UzC2kE9O5i2e2XkGxR/BNq8404B9YGGgtP3qB&#10;2kAAccD2LyjTKnTk6jBTzmSurlulkwZWM8/fqdk24HXSws0hf2kT/T9Y9f34jKKteHYLKSwYntE9&#10;VKgXsTW9p4Iztp5zwvDVDZw2+YmdUfFQo4lf1iI4zk0+XRqrhyBULLrJb68/LaVQHJsvb68TevZW&#10;7JHCN+2MiEYpkeeW2gnHJwpMhFOnlPiWdQ9t16XZdfadI+ZtgJqxKoazKGOkG60w7IakeDlJ2bnq&#10;xAp5jfntxuGrFD2vRCnp5QCopegeLfc87s9k4GTsJgOs4tJSBilG8z6Me8aD9hCe7NariBHpkv9y&#10;CKwhSYucRgZnqjzqpPi8lnGX/rynrLefZ/0bAAD//wMAUEsDBBQABgAIAAAAIQA755TY2QAAAAQB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhcEHUSaFVCnAohuHCjcOG2jZckwl5H&#10;sZuEfj3LCS4jjWY086rd4p2aaIx9YAP5KgNF3ATbc2vg/e35egsqJmSLLjAZ+KYIu/r8rMLShplf&#10;adqnVskIxxINdCkNpdax6chjXIWBWLLPMHpMYsdW2xFnGfdOF1m20R57locOB3rsqPnaH72BzfI0&#10;XL3cUTGfGjfxxynPE+XGXF4sD/egEi3prwy/+IIOtTAdwpFtVM7AjfREC1ASFtu1+IOB9S3outL/&#10;4esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJsFnAPJAQAAhAMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADvnlNjZAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAIwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="2710" w:type="dxa"/>
                               <w:tblCellMar>
                                 <w:left w:w="10" w:type="dxa"/>
                                 <w:right w:w="10" w:type="dxa"/>
                               </w:tblCellMar>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="2710"/>
                             </w:tblGrid>
                             <w:tr w:rsidR="005E3AAA" w14:paraId="6C3BB330" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="1304"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2710" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -18224,51 +18136,51 @@
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="4472C4"/>
                         </a:solidFill>
                         <a:ln cap="flat">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4411FC96" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="158758" tIns="82442" rIns="158758" bIns="82442" anchor="t" anchorCtr="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="139DCCC9" id="Forme libre : forme 9" o:spid="_x0000_s1033" style="width:538.6pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9cFmTKwMAANAHAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1u2zAM/T9gdxD0c0PrjzhpGjQthhYd&#10;BhRbgXYHUGQpNiBLnqQm6U6zs+xkI2XZcdMUGIb9sSXz+Yl8pMiLq12jyEZYVxu9pNlpSonQ3JS1&#10;Xi/p98fbkzklzjNdMmW0WNJn4ejV5ft3F9t2IXJTGVUKS4BEu8W2XdLK+3aRJI5XomHu1LRCg1Ea&#10;2zAPW7tOSsu2wN6oJE/TWbI1tmyt4cI5+HrTGell4JdScP9NSic8UUsKvvnwtOG5wmdyecEWa8va&#10;qubRDfYPXjSs1nDoQHXDPCNPtn5F1dTcGmekP+WmSYyUNRchBogmSw+ieahYK0IsII5rB5nc/6Pl&#10;Xzf3ltQl5G5CiWYN5OgW1BZE1Ssrfv9aEBRfkHOUatu6Bfzx0N7buHOwxLh30jb4hojILsj7PMgr&#10;dp5w+DibF2meF5RwsJ1P8zlSJvt/+ZPzn4UJPGxz53yXnBJWQdoy+ichkbJRkKcNU2QbczhYs7G1&#10;OrTmY2uf/+Ff0GDPnGez9BUC3O8QHxIiU5KRo6jpGJW9hZr1qI8nRE5ISmR+6O5ZD8HjZm8RwSXb&#10;O5UDSp4dEp2PIZOjkGzQFQ+bE1mQ7JAmG9RFzPlxzKBxxEyP8AxKx7MiBsph3SecVX0N8J2ORQAr&#10;wrC3THhZhBvXGocVV3FKoKw8OgwkgMOaGeDpGGsDdMPfwB5nXr2Jzsfc6gh350+MwEJPwm4kUW7o&#10;RxIvHnQkidJCT5JZLIKWeRQAw8Al2S5pV2uk6ldoa8xGPJqA8igE1BAK0ZUSnLy3K/0CB8eOcb21&#10;f7cdW0RNYvS9tX9HVDzz71AhPvCs5+DKONGlDQMN+RuCR+1GfcEZVZe3tVIYsLPr1bWyBNrAkhbF&#10;WX5dRDdfwJQmnMFskYr5kCptkCF0l9Y6f8Nc1XGE34ZIwRFseF2Lw5XfrXahV4bbhV9WpnyG/gkD&#10;EDJZGfuTki0MkyV1P56YFZSoLxq6dTadn03hkvqwm+dFAYLZF6bV2MQ0BzKsZih2XF572EG9wNAA&#10;Ze70Q8txjyJo8+nJG1ljtwz+dj7FDYyNoGcccTiXxvuA2g/iyz8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzcNjb2AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWEIlKOqaTgWJ&#10;AUcKEtes8ZqKxqmadCv/Ho8Lu1i23tPz98rN4gdxwCn2gTTcrhQIpDbYnjoNnx/PNw8gYjJkzRAI&#10;NfxghE11eVGawoYjveOhSZ3gEIqF0eBSGgspY+vQm7gKIxJr+zB5k/icOmknc+RwP8hMqXvpTU/8&#10;wZkRnxy2383sNWwf1ezGvH6bmlRvX8jG1+yr1fr6aqnXIBIu6d8MJ3xGh4qZdmFmtxg0cJH0N0+a&#10;yvMMxI63O5BVKc/hq18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/XBZkysDAADQBwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAc3DY29gAAAAE&#10;AQAADwAAAAAAAAAAAAAAAACFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIoGAAAA&#10;AA==&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" fillcolor="#4472c4" stroked="f">
+              <v:shape w14:anchorId="139DCCC9" id="Forme libre : forme 9" o:spid="_x0000_s1029" style="width:538.6pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBip1qXKgMAANAHAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1u2zAM/T9gdxD0c0PrjzhpGjQthhYd&#10;BhRbgXYHUGQpNiBLnqQm6U6zs+xkI2XZcdMUGIb9sSXz+Yl8pMiLq12jyEZYVxu9pNlpSonQ3JS1&#10;Xi/p98fbkzklzjNdMmW0WNJn4ejV5ft3F9t2IXJTGVUKS4BEu8W2XdLK+3aRJI5XomHu1LRCg1Ea&#10;2zAPW7tOSsu2wN6oJE/TWbI1tmyt4cI5+HrTGell4JdScP9NSic8UUsKvvnwtOG5wmdyecEWa8va&#10;qubRDfYPXjSs1nDoQHXDPCNPtn5F1dTcGmekP+WmSYyUNRchBogmSw+ieahYK0IsII5rB5nc/6Pl&#10;Xzf3ltQl5G5CiWYN5OgW1BZE1Ssrfv9aEBRfkHOUatu6Bfzx0N7buHOwxLh30jb4hojILsj7PMgr&#10;dp5w+DibF2meF5RwsJ1P8zlSJvt/+ZPzn4UJPGxz53yXnBJWQdoy+ichkbJRkKcNU2QbczhYs7G1&#10;OrTmY2uf/+Ff0GDPnGez9BUC3O8QHxIiU5KRo6jpGJW9hZr1qI8nRE5ISmR+6O5ZD8HjZm8RwSXb&#10;O5UDSp4dEp2PIZOjkGzQFQ+bE1mQ7JAmG9RFzPlxzKBxxEyP8AxKx7MiBsph3SecVX0N8J2ORQAr&#10;wrC3THhZhBvXGocVV3FKoKw8OgwkgMOaGeDpGGsDdMPfwB5nXr2Jzsfc6gh350+MwEJPwm4kUW7o&#10;RxIvHnQkidJCT5JZLIKWeRQAw8Al2S5pV2uk6ldoa8xGPJqA8igE1BAK0ZUSnLy3K/0CB8eOcb21&#10;f7cdW0RNYvS9tX9HVDzz71AhPvCs5+DKONGlDQMN+RuCR+1GfcEZVZe3tVIYsLPr1bWyBNrAkhbF&#10;WX5dRDdfwJQmnMFskYr5kCptkCF0l9Y6f8Nc1XGE34ZIwRFseF2Lw5XfrXahV4Zj8MvKlM/QP2EA&#10;QiYrY39SsoVhsqTuxxOzghL1RUO3zqbzsylcUh9287woQDD7wrQam5jmQIbVDMWOy2sPO6gXGBqg&#10;zJ1+aDnuUQRtPj15I2vslsHfzqe4gbER9IwjDufSeB9Q+0F8+QcAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHNw2NvYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYQiUo6ppOBYkB&#10;RwoS16zxmorGqZp0K/8ejwu7WLbe0/P3ys3iB3HAKfaBNNyuFAikNtieOg2fH883DyBiMmTNEAg1&#10;/GCETXV5UZrChiO946FJneAQioXR4FIaCylj69CbuAojEmv7MHmT+Jw6aSdz5HA/yEype+lNT/zB&#10;mRGfHLbfzew1bB/V7Ma8fpuaVG9fyMbX7KvV+vpqqdcgEi7p3wwnfEaHipl2YWa3GDRwkfQ3T5rK&#10;8wzEjrc7kFUpz+GrXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBip1qXKgMAANAHAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBzcNjb2AAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAIQFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAiQYAAAAA&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" fillcolor="#4472c4" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="3420112,0;6840224,4764;3420112,9528;0,4764" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
                 <v:textbox inset="4.40994mm,2.29006mm,4.40994mm,2.29006mm">
                   <w:txbxContent>
                     <w:p w14:paraId="4411FC96" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FDD67A" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -21017,79 +20929,79 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
@@ -21248,51 +21160,51 @@
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="Numrodepage"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="331AAB86" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:518.4pt;margin-top:-2.05pt;width:18pt;height:20.55pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9d3x66QEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12v2jAMfZ+0/xDlfbRUGmKIcrWBmCZd&#10;bZO4+wEmTWmkNMmcQMt+/ZyEcvfxdnV5CI7tHPscu+uHsdfsItEra2o+n5WcSSNso8yp5j+e9u+W&#10;nPkApgFtjaz5VXr+sHn7Zj24laxsZ3UjkRGI8avB1bwLwa2KwotO9uBn1klDwdZiD4GueCoahIHQ&#10;e11UZbkoBouNQyuk9+Td5SDfJPy2lSJ8a1svA9M1p95COjGdx3gWmzWsTgiuU+LWBrygix6UoaJ3&#10;qB0EYGdU/0H1SqD1tg0zYfvCtq0SMnEgNvPyHzaHDpxMXEgc7+4y+deDFV8v35GppubvOTPQ04i2&#10;0KCcR2UG51eUcHCUEsZPdqQJT35Pzkh4bLGP/0SFUZw0vt51lWNggpxVtVyUFBEUqhblh+UyohTP&#10;jx368FnankWj5khjS2rC5dGHnDqlxFreatXsldbpgqfjViO7AI14n375rXYdZG8aM5XzOTWV/gtD&#10;m4hkbMRMGxGr7cB3uXYMF1GMTDpaYTyOSbZqEuRomyvpRN8CMegs/uJsoL2quf95BpSc6S+GBheX&#10;cDJwMo6TAUbQ05oHzrK5DXlZaVschEdzcCJi5HY/noNtVRIo9pQ7uLVK+5J43nY7LuSf95T1/AVu&#10;fgMAAP//AwBQSwMEFAAGAAgAAAAhAORtNg/dAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJG5bsm5aR2k6wRBcEQVp16z1mqqNUzXZVt5+3gmOv/3r8+d8O7lenHEMrScNi7kC&#10;gVT5uqVGw8/3+2wDIkRDtek9oYZfDLAt7u9yk9X+Ql94LmMjGEIhMxpsjEMmZagsOhPmfkDi3dGP&#10;zkSOYyPr0VwY7nqZKLWWzrTEF6wZcGex6sqT07D8TNJ9+CjfdsMen7pNeO2OZLV+fJhenkFEnOJf&#10;GW76rA4FOx38ieoges5quWb3qGG2WoC4NVSa8OTA/FSBLHL5/4fiCgAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAP13fHrpAQAAyQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAORtNg/dAAAACwEAAA8AAAAAAAAAAAAAAAAAQwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" stroked="f">
+            <v:shape id="Cadre1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:518.4pt;margin-top:-2.05pt;width:18pt;height:20.55pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVgvjv5QEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU93O0zAMvUfiHaLcs3aVmEa17hNsGkL6&#10;BEj7eAA3TddIaRKcbO14epx03fi5Q+wic2zn2OfY3TyNvWYXiV5ZU/HlIudMGmEbZU4V//ZyeLPm&#10;zAcwDWhrZMWv0vOn7etXm8GVsrCd1Y1ERiDGl4OreBeCK7PMi0724BfWSUPB1mIPga54yhqEgdB7&#10;nRV5vsoGi41DK6T35N1PQb5N+G0rRfjStl4GpitOvYV0YjrreGbbDZQnBNcpcWsD/qGLHpShoneo&#10;PQRgZ1R/QfVKoPW2DQth+8y2rRIycSA2y/wPNscOnExcSBzv7jL5/wcrPl++IlNNxd9yZqCnEe2g&#10;QbmMygzOl5RwdJQSxg92pAnPfk/OSHhssY//RIVRnDS+3nWVY2CCnEWxXuUUERQqVvm79TqiZI/H&#10;Dn34KG3PolFxpLElNeHy7MOUOqfEWt5q1RyU1umCp3qnkV2ARnxIv+mtdh1M3jRmKuen1FT6Nwxt&#10;IpKxETNtRKy2B99NtWM4i2JMpKMVxnqkYDRr21xJIPoIqPXO4g/OBlqoivvvZ0DJmf5kaGJx+2YD&#10;Z6OeDTCCnlY8cDaZuzBtKa2Jg/Bsjk5EjKnP9+dgW5WUeXRw65EWJRG8LXXcxF/vKevx6W1/AgAA&#10;//8DAFBLAwQUAAYACAAAACEA5G02D90AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkbluyblpHaTrBEFwRBWnXrPWaqo1TNdlW3n7eCY6//evz53w7uV6ccQytJw2LuQKBVPm6&#10;pUbDz/f7bAMiREO16T2hhl8MsC3u73KT1f5CX3guYyMYQiEzGmyMQyZlqCw6E+Z+QOLd0Y/ORI5j&#10;I+vRXBjuepkotZbOtMQXrBlwZ7HqypPTsPxM0n34KN92wx6fuk147Y5ktX58mF6eQUSc4l8Zbvqs&#10;DgU7HfyJ6iB6zmq5ZveoYbZagLg1VJrw5MD8VIEscvn/h+IKAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAlYL47+UBAADCAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA5G02D90AAAALAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
               <v:fill opacity="0"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="575D7DAD" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="005E3AAA">
                     <w:pPr>
                       <w:pStyle w:val="Pieddepage"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Numrodepage"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Numrodepage"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Numrodepage"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
@@ -21435,51 +21347,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>« Quel que soit le type de sortie scolaire, le départ et le retour des élèves se font à l’école. A titre exceptionnel, dans le cadre des sorties scolaires facultatives, tous les élèves peuvent cependant être invités à rejoindre un autre lieu de rassemblement après accord exprès de tous les parents ».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5551B44E" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A9EE11F" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="00D47DC9"/>
+  <w:p w14:paraId="1A9EE11F" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="0077523E"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10840" w:type="dxa"/>
       <w:tblInd w:w="-108" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="10" w:type="dxa"/>
         <w:right w:w="10" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6867"/>
       <w:gridCol w:w="3973"/>
     </w:tblGrid>
     <w:tr w:rsidR="005F28AD" w14:paraId="46C3AE73" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1756"/>
       </w:trPr>
       <w:tc>
@@ -21536,80 +21448,80 @@
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                           <a:prstDash/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3973" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="4CE9F49A" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="00D47DC9">
+        <w:p w14:paraId="4CE9F49A" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="0077523E">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="4659A3C4" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="005E3AAA">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Pôle Académique des Sorties Scolaires Avec Nuitées (PASSAN)</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="77EC7EA6" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="005E3AAA">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Académie Aix-Marseille</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="5"/>
   </w:tbl>
-  <w:p w14:paraId="5C084D43" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="00D47DC9">
+  <w:p w14:paraId="5C084D43" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="0077523E">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="151D27C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="98E03FC2"/>
     <w:styleLink w:val="WW8Num4"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
@@ -22373,50 +22285,51 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E3AAA"/>
     <w:rsid w:val="000008B9"/>
     <w:rsid w:val="0003209A"/>
     <w:rsid w:val="000D461E"/>
     <w:rsid w:val="001209D1"/>
     <w:rsid w:val="001305D0"/>
     <w:rsid w:val="0014704F"/>
     <w:rsid w:val="001A0CF9"/>
     <w:rsid w:val="001E1047"/>
     <w:rsid w:val="0020501B"/>
     <w:rsid w:val="00225C6E"/>
     <w:rsid w:val="00251949"/>
     <w:rsid w:val="00432C7D"/>
     <w:rsid w:val="004E34F2"/>
     <w:rsid w:val="005025B4"/>
     <w:rsid w:val="005875FC"/>
     <w:rsid w:val="005E3AAA"/>
     <w:rsid w:val="005F70C2"/>
+    <w:rsid w:val="0077523E"/>
     <w:rsid w:val="007A34C8"/>
     <w:rsid w:val="008D3391"/>
     <w:rsid w:val="00A56EE9"/>
     <w:rsid w:val="00A94E11"/>
     <w:rsid w:val="00AB5891"/>
     <w:rsid w:val="00AB78F9"/>
     <w:rsid w:val="00C20B22"/>
     <w:rsid w:val="00C461E6"/>
     <w:rsid w:val="00D34068"/>
     <w:rsid w:val="00D370D8"/>
     <w:rsid w:val="00D47DC9"/>
     <w:rsid w:val="00E34523"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -24098,69 +24011,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A8547D8-1ED7-4F10-8182-684D82A50194}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>821</Words>
-  <Characters>4518</Characters>
+  <Words>823</Words>
+  <Characters>4530</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5329</CharactersWithSpaces>
+  <CharactersWithSpaces>5343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vilaplana Sebastien</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>