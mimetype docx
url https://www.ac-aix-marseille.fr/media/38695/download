--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -8,111 +8,132 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4C6AFB46" w14:textId="1A39CE00" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="00573664" w:rsidP="005E3AAA">
+    <w:p w14:paraId="60352736" w14:textId="0E8BCE68" w:rsidR="009D0A6E" w:rsidRDefault="00573664" w:rsidP="005E3AAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">FICHE </w:t>
       </w:r>
       <w:r w:rsidR="005E3AAA" w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ENCADREMENT</w:t>
       </w:r>
-      <w:r w:rsidR="005E3AAA" w:rsidRPr="005E3AAA">
+    </w:p>
+    <w:p w14:paraId="247A270D" w14:textId="3FFAEC63" w:rsidR="00B51AA9" w:rsidRDefault="00706F64" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="4472C4"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="he-IL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CD8AE96" wp14:editId="3FAE652B">
-                <wp:extent cx="6840224" cy="9528"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="184B66B6" wp14:editId="3C4DFEC9">
+                <wp:extent cx="6840220" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="Forme libre : forme 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6840224" cy="9528"/>
+                          <a:ext cx="6840220" cy="9525"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="f0" fmla="val w"/>
                             <a:gd name="f1" fmla="val h"/>
                             <a:gd name="f2" fmla="val 0"/>
                             <a:gd name="f3" fmla="val 21600"/>
                             <a:gd name="f4" fmla="*/ f0 1 21600"/>
                             <a:gd name="f5" fmla="*/ f1 1 21600"/>
                             <a:gd name="f6" fmla="+- f3 0 f2"/>
                             <a:gd name="f7" fmla="*/ f6 1 21600"/>
                             <a:gd name="f8" fmla="*/ f2 1 f7"/>
                             <a:gd name="f9" fmla="*/ f3 1 f7"/>
                             <a:gd name="f10" fmla="*/ f8 f4 1"/>
                             <a:gd name="f11" fmla="*/ f9 f4 1"/>
                             <a:gd name="f12" fmla="*/ f9 f5 1"/>
                             <a:gd name="f13" fmla="*/ f8 f5 1"/>
                           </a:gdLst>
                           <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="3cd4">
                               <a:pos x="hc" y="t"/>
                             </a:cxn>
                             <a:cxn ang="0">
@@ -135,98 +156,664 @@
                                 <a:pt x="f3" y="f2"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="f3" y="f3"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="f2" y="f3"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="f2" y="f2"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="4472C4"/>
                         </a:solidFill>
                         <a:ln cap="flat">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="26190C83" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA"/>
+                          <w:p w14:paraId="309E3242" w14:textId="77777777" w:rsidR="00706F64" w:rsidRDefault="00706F64" w:rsidP="00706F64"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="158758" tIns="82442" rIns="158758" bIns="82442" anchor="t" anchorCtr="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1CD8AE96" id="Forme libre : forme 4" o:spid="_x0000_s1026" style="width:538.6pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJ0oXWJgMAAMgHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtq3DAQfS/0H4QeWxJf1nvJEieUhJRC&#10;aANJP0ArS2uDLLmS9pJ+Tb+lX9YZ+RJnswul9MWWPEdHM2fGM5fX+1qRrbCuMjqnyXlMidDcFJVe&#10;5/T7093ZghLnmS6YMlrk9Fk4en31/t3lrlmK1JRGFcISINFuuWtyWnrfLKPI8VLUzJ2bRmgwSmNr&#10;5mFr11Fh2Q7YaxWlcTyLdsYWjTVcOAdfb1sjvQr8Ugruv0nphCcqp+CbD08bnit8RleXbLm2rCkr&#10;3rnB/sGLmlUaLh2obplnZGOrN1R1xa1xRvpzburISFlxEWKAaJL4IJrHkjUixALiuGaQyf0/Wv51&#10;+2BJVeQUEqVZDSm6A7EFUdXKit+/lgS1FyRDpXaNW8KBx+bBdjsHSwx7L22NbwiI7IO6z4O6Yu8J&#10;h4+zRRanaUYJB9vFNF0gZfRylm+c/yxM4GHbe+fb3BSwCsoWnX8S8ihrBWnaMkV2XQoHazK2lofW&#10;dGzt0z+cnYytaTKL3yDA/fbuDxGRMUnIUdR0jEpOoWY96uMZkRMSE5keujvvIXjd7BQRpO7FqRRQ&#10;cn5IdDGGTI5CkkFXvGxBZEaSQ5pkUBcxF8cxg8YdZnqEZ1C6u6vDQDms+4Szsq8BvtddEcCKMGwt&#10;E15k4YdrjMOKKzklUFYeHQYSwGHNDPB4jLUBuuUnsMeZVyfR6ZhbHeFu/ekisNCSsBlJlBvakUxA&#10;CmhIEqWFliSTrgga5lEADAOXZJfTttZI2a/QVputeDIB5VEIqCEUoi0luPnFrvQrHFw7xvXW/t20&#10;bB1q0kXfW/t3h+ru/DtUiA886zm4Mk60acNAQ/6G4FG7UV9wRlXFXaUUBuzsenWjLIE2kNMsm6c3&#10;oUvBkVcwpQlnMFqkYj6kShtkCN2lsc7fMle2HOHYECk4gg2vbXG48vvVHk7hcmWKZ+ibMPgghaWx&#10;PynZwRDJqfuxYVZQor5o6NLJdDGfwt/pw26RZhkoZV+ZVmMT0xzIsIyhynF542EHhQLDAiS5148N&#10;xz1Gr82njTeywjYZHG196jYwLoKQ3WjDeTTeB9TLAL76AwAA//8DAFBLAwQUAAYACAAAACEAc3DY&#10;29gAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FhCJSjqmk4FiQFHChLX&#10;rPGaisapmnQr/x6PC7tYtt7T8/fKzeIHccAp9oE03K4UCKQ22J46DZ8fzzcPIGIyZM0QCDX8YIRN&#10;dXlRmsKGI73joUmd4BCKhdHgUhoLKWPr0Ju4CiMSa/sweZP4nDppJ3PkcD/ITKl76U1P/MGZEZ8c&#10;tt/N7DVsH9Xsxrx+m5pUb1/Ixtfsq9X6+mqp1yASLunfDCd8RoeKmXZhZrcYNHCR9DdPmsrzDMSO&#10;tzuQVSnP4atfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAnShdYmAwAAyAcAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHNw2NvYAAAABAEAAA8A&#10;AAAAAAAAAAAAAAAAgAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACFBgAAAAA=&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" fillcolor="#4472c4" stroked="f">
+              <v:shape w14:anchorId="184B66B6" id="Forme libre : forme 4" o:spid="_x0000_s1026" style="width:538.6pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD39OCdJQMAAMgHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uKH1Jc6lQZ1iaNFh&#10;QLEVaPcBiizFBmTJk9Qk3dfsW/ZlI+VL3TQBhmEvNmUeHZGHNHV5ta8V2QrrKqNzmpzHlAjNTVHp&#10;TU6/P96eLShxnumCKaNFTp+Fo1er9+8ud81SpKY0qhCWAIl2y12T09L7ZhlFjpeiZu7cNEKDUxpb&#10;Mw9Lu4kKy3bAXqsojeNZtDO2aKzhwjn4etM66SrwSym4/yalE56onEJsPjxteK7xGa0u2XJjWVNW&#10;vAuD/UMUNas0HDpQ3TDPyJOt3lDVFbfGGenPuakjI2XFRcgBsknig2weStaIkAuI45pBJvf/aPnX&#10;7b0lVZFTKJRmNZToFsQWRFVrK37/WhLUXpAMldo1bgkbHpp7260cmJj2Xtoa35AQ2Qd1nwd1xd4T&#10;Dh9niyxOUygCB9/FNJ0iZfSylz85/1mYwMO2d863tSnACsoWXXwSKGStoExbpsiuK+HgTcbe8tCb&#10;jr19+Ye9k7E3TWbxG0TWIz5ERMYkIUdR0zEqOYWa9aiPZ0ROSExkehjuvIfgcbNTRFC6VhBEpYCS&#10;80OiizFkchSSDLoizYLIjCSHNMmgLmIujmMGjTvM9AjPoHR3VoeBdtj0BWdl3wN8r7smAIswHC0T&#10;XmThh2uMw44rOSXQVh4DBhLAYc8M8HiMtQG65Sewx5nXJ9HpmFsd4W7j6TKwMJJwGEmUG8aRTEAK&#10;GEgSpYWRJJOuCRrmUQBMA02yy2nba6TsLfTVZiseTUB5FAJ6CIVoWwlOfvEr/QoHx45xvbd/Ny1b&#10;h5p02ffe/t2hujP/DhXyg8h6Dq6ME23ZMNFQvyF51G40F5xRVXFbKYUJO7tZXytLYAzkNMvm6XWY&#10;UrDlFUxpwhlcLVIxH0qlDTKE6dJY52+YK1uOsG3IFALBgdeOOLT8fr2HXWiuTfEMcxMuPihhaexP&#10;SnZwieTU/XhiVlCivmiY0sl0MZ/C3+nDapFmGShlX7nWYxfTHMiwjaHL0bz2sMKRaWqQ5E4/NBzX&#10;mL02n568kRWOyRBoG1O3gOsiCNldbXgfjdcB9XIBr/4AAAD//wMAUEsDBBQABgAIAAAAIQBzcNjb&#10;2AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWEIlKOqaTgWJAUcKEtes&#10;8ZqKxqmadCv/Ho8Lu1i23tPz98rN4gdxwCn2gTTcrhQIpDbYnjoNnx/PNw8gYjJkzRAINfxghE11&#10;eVGawoYjveOhSZ3gEIqF0eBSGgspY+vQm7gKIxJr+zB5k/icOmknc+RwP8hMqXvpTU/8wZkRnxy2&#10;383sNWwf1ezGvH6bmlRvX8jG1+yr1fr6aqnXIBIu6d8MJ3xGh4qZdmFmtxg0cJH0N0+ayvMMxI63&#10;O5BVKc/hq18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9/TgnSUDAADIBwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAc3DY29gAAAAEAQAADwAA&#10;AAAAAAAAAAAAAAB/BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIQGAAAAAA==&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" fillcolor="#4472c4" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas/>
-                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="3420112,0;6840224,4764;3420112,9528;0,4764" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="3420110,0;6840220,4763;3420110,9525;0,4763" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
                 <v:textbox inset="4.40994mm,2.29006mm,4.40994mm,2.29006mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="26190C83" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA"/>
+                    <w:p w14:paraId="309E3242" w14:textId="77777777" w:rsidR="00706F64" w:rsidRDefault="00706F64" w:rsidP="00706F64"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
+    <w:p w14:paraId="48731BE2" w14:textId="77777777" w:rsidR="00706F64" w:rsidRDefault="00706F64" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A92C36B" w14:textId="77777777" w:rsidR="00B51AA9" w:rsidRPr="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>►Département :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5F9F56" w14:textId="77777777" w:rsidR="00B51AA9" w:rsidRPr="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E707A4F" w14:textId="38964AC7" w:rsidR="00B51AA9" w:rsidRPr="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>►Nom de l’école</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5835C4C8" w14:textId="2AA9CB1F" w:rsidR="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Code postal :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ville :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Tel :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        mail :……...…………@ac-aix-marseille.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597722AC" w14:textId="76D2F6D4" w:rsidR="00B51AA9" w:rsidRPr="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>►</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Directeur de l’école</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Tel : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        mail :………...………@ac-aix-marseille.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CB0466" w14:textId="7D38EB32" w:rsidR="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>►Circonscription </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ville :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Tel : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        mail :………...………@ac-aix-marseille.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA3D654" w14:textId="4E441422" w:rsidR="00B51AA9" w:rsidRPr="00B51AA9" w:rsidRDefault="00B51AA9" w:rsidP="00B51AA9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>►</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CPC référent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ville :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Tel : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        mail :………...………@ac-aix-marseille.fr</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3F369C86" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CF466C7" w14:textId="595B26D8" w:rsidR="009D7B03" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+    <w:p w14:paraId="4CF466C7" w14:textId="595B26D8" w:rsidR="009D7B03" w:rsidRDefault="005E3AAA" w:rsidP="00E25B26">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">I – </w:t>
       </w:r>
       <w:r w:rsidR="009D7B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -1606,51 +2193,68 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CE91166" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71694CA3" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRPr="005E3AAA" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
+    <w:p w14:paraId="4B4AE4DC" w14:textId="77777777" w:rsidR="00706F64" w:rsidRDefault="00706F64" w:rsidP="009D7B03">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71694CA3" w14:textId="17344515" w:rsidR="009D7B03" w:rsidRPr="005E3AAA" w:rsidRDefault="009D7B03" w:rsidP="009D7B03">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombre de classes constituées sur le centre </w:t>
       </w:r>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
@@ -1679,55 +2283,55 @@
           <w:i/>
           <w:kern w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(Exemple : 3 classes de 25, 22 et 23 élèves)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A306625" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="005E3AAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D1F9054" w14:textId="10194583" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="009D7B03" w:rsidP="005E3AAA">
+    <w:p w14:paraId="2D1F9054" w14:textId="133AA889" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="009D7B03" w:rsidP="00E25B26">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>II – PERSONNELS DE L’EDUCATION NATIONALE</w:t>
       </w:r>
       <w:r w:rsidR="005E3AAA" w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -2422,57 +3026,77 @@
             </w:r>
             <w:r w:rsidR="005F70C2" w:rsidRPr="004E34F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Pas</w:t>
             </w:r>
             <w:r w:rsidR="00C461E6" w:rsidRPr="004E34F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> encore réalisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="209A0BA2" w14:textId="348C7F05" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+    <w:p w14:paraId="6482DDFA" w14:textId="77777777" w:rsidR="00E25B26" w:rsidRDefault="00E25B26" w:rsidP="005E3AAA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="40" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209A0BA2" w14:textId="65D982FC" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="00E25B26">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="40" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidR="009D7B03">
@@ -4394,50 +5018,51 @@
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A50BD56" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Classe 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="51D6D9FA" w14:textId="77777777" w:rsidTr="00065A37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E705946" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
             <w:pPr>
@@ -4599,51 +5224,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3C5CDEA9" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="7941D067" w14:textId="77777777" w:rsidTr="00065A37">
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="7941D067" w14:textId="77777777" w:rsidTr="00E25B26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A752AD4" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4799,267 +5424,269 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="08E5F702" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="4C74D82F" w14:textId="77777777" w:rsidTr="00065A37">
+      <w:tr w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w14:paraId="4C74D82F" w14:textId="77777777" w:rsidTr="00E25B26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6CE506F6" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2948FBD6" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6FF20CF1" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33E76F57" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50A724C3" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="373A239C" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39966BF9" w14:textId="2C3AF789" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+    <w:p w14:paraId="459367E9" w14:textId="77777777" w:rsidR="00706F64" w:rsidRDefault="00706F64" w:rsidP="005E3AAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D371111" w14:textId="5020A2E1" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="005E3AAA">
+    <w:p w14:paraId="6D371111" w14:textId="7F8A6E00" w:rsidR="009D7B03" w:rsidRPr="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="005E3AAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D7B03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -5097,113 +5724,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Un personnel de la structure d’accueil est formé aux gestes de premiers secours :    □ Oui       □ Non</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244B78B3" w14:textId="77777777" w:rsidR="009D7B03" w:rsidRDefault="009D7B03" w:rsidP="005E3AAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="095B66A1" w14:textId="7A6F8B99" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
+    <w:p w14:paraId="095B66A1" w14:textId="79B4B0FE" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Un accompagnateur du voyage scolaire est formé aux gestes de premiers secours : □ Oui       □ Non</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="23F6EEF2" w14:textId="53397854" w:rsidR="009D0A6E" w:rsidRDefault="009D0A6E" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ECA141E" w14:textId="77777777" w:rsidR="009D0A6E" w:rsidRPr="005E3AAA" w:rsidRDefault="009D0A6E" w:rsidP="005E3AAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="127CD4EE" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A0168E7" w14:textId="63C5F140" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="009D7B03" w:rsidP="005E3AAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="005E3AAA" w:rsidRPr="005E3AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> – PERSONNELS ASSURANT L'ENCADREMENT SPÉCIFIQUE AUX ACTIVITÉS PHYSIQUES ET SPORTIVES</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11197" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -6348,74 +7004,95 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> afin de permettre le contrôle FIJAIS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAE2264" w14:textId="77777777" w:rsidR="00C20B22" w:rsidRDefault="00C20B22" w:rsidP="005E3AAA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk201155854"/>
     </w:p>
-    <w:p w14:paraId="4C2F132D" w14:textId="20E7E7A3" w:rsidR="00C20B22" w:rsidRPr="00C20B22" w:rsidRDefault="00C20B22" w:rsidP="005E3AAA">
+    <w:p w14:paraId="4C2F132D" w14:textId="2CD05191" w:rsidR="00C20B22" w:rsidRPr="00C20B22" w:rsidRDefault="00C20B22" w:rsidP="005E3AAA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20B22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>Merci de joindre une copie des cartes d’identités des personnels encadrants (hors EN) qui ne sont pas de nationalité française.</w:t>
+        <w:t xml:space="preserve">Merci de joindre une copie des cartes d’identités </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="009D0A6E" w:rsidRPr="009D0A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>pour toutes personnes nées à l’étranger (Français né à l’étranger compris)</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0361A4AF" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14440" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
@@ -9730,51 +10407,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BE37B43" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34523" w:rsidRPr="005E3AAA" w14:paraId="0CBD1109" w14:textId="77777777" w:rsidTr="00065A37">
+      <w:tr w:rsidR="00E34523" w:rsidRPr="005E3AAA" w14:paraId="0CBD1109" w14:textId="77777777" w:rsidTr="00376D2C">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="27955BA1" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
@@ -10010,1456 +10687,343 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="27DE0D9D" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34523" w:rsidRPr="005E3AAA" w14:paraId="3FB8BAD9" w14:textId="77777777" w:rsidTr="00065A37">
+      <w:tr w:rsidR="00E34523" w:rsidRPr="005E3AAA" w14:paraId="3FB8BAD9" w14:textId="77777777" w:rsidTr="00376D2C">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E0F6A12" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1065181F" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="115B201A" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6FEB39D1" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E1605DB" w14:textId="6E6F80D0" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>.. /.. /….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1DEB7103" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C5B3A62" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02DBA795" w14:textId="77777777" w:rsidR="00E34523" w:rsidRPr="005E3AAA" w:rsidRDefault="00E34523" w:rsidP="00E34523">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F934645" w14:textId="77777777" w:rsidR="00573664" w:rsidRDefault="00573664" w:rsidP="005F56B8">
-[...190 lines deleted...]
-    <w:p w14:paraId="0D3E9C13" w14:textId="04E5FCF3" w:rsidR="003D683B" w:rsidRDefault="003D683B" w:rsidP="000C55C7">
+    <w:p w14:paraId="6208C618" w14:textId="77777777" w:rsidR="00245C85" w:rsidRPr="00245C85" w:rsidRDefault="00245C85" w:rsidP="002658B0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0625B3DF" w14:textId="02941620" w:rsidR="000C55C7" w:rsidRDefault="000C55C7" w:rsidP="000C55C7">
-[...925 lines deleted...]
-      <w:pgMar w:top="776" w:right="567" w:bottom="850" w:left="567" w:header="720" w:footer="283" w:gutter="0"/>
+    <w:sectPr w:rsidR="00245C85" w:rsidRPr="00245C85" w:rsidSect="002658B0">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="567" w:right="776" w:bottom="567" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="34807F9D" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="22DB98A8" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -11978,51 +11542,51 @@
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ATSEM : personnel comptabilisé dans le taux d’encadrement.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A9EE11F" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="004C0CCF"/>
+  <w:p w14:paraId="1A9EE11F" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="00706F64"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14567" w:type="dxa"/>
       <w:tblInd w:w="-108" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="10" w:type="dxa"/>
         <w:right w:w="10" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6867"/>
       <w:gridCol w:w="7700"/>
     </w:tblGrid>
     <w:tr w:rsidR="005F28AD" w14:paraId="46C3AE73" w14:textId="77777777" w:rsidTr="005F56B8">
       <w:trPr>
         <w:trHeight w:val="1756"/>
       </w:trPr>
       <w:tc>
@@ -12079,68 +11643,68 @@
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                           <a:prstDash/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7700" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="4CE9F49A" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="004C0CCF">
+        <w:p w14:paraId="4CE9F49A" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="00706F64">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="77EC7EA6" w14:textId="2AFD3696" w:rsidR="005F28AD" w:rsidRDefault="004C0CCF">
+        <w:p w14:paraId="77EC7EA6" w14:textId="2AFD3696" w:rsidR="005F28AD" w:rsidRDefault="00706F64">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="1"/>
   </w:tbl>
-  <w:p w14:paraId="5C084D43" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="004C0CCF">
+  <w:p w14:paraId="5C084D43" w14:textId="77777777" w:rsidR="005F28AD" w:rsidRDefault="00706F64">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09744C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F1E1D44"/>
     <w:lvl w:ilvl="0" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -14025,135 +13589,142 @@
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E3AAA"/>
     <w:rsid w:val="000008B9"/>
     <w:rsid w:val="0003209A"/>
     <w:rsid w:val="000C55C7"/>
     <w:rsid w:val="000D461E"/>
     <w:rsid w:val="000F59D4"/>
     <w:rsid w:val="001209D1"/>
     <w:rsid w:val="001305D0"/>
     <w:rsid w:val="00142F70"/>
     <w:rsid w:val="0014704F"/>
     <w:rsid w:val="001E1047"/>
     <w:rsid w:val="001F2AA5"/>
     <w:rsid w:val="0020501B"/>
     <w:rsid w:val="00225C6E"/>
     <w:rsid w:val="00245C85"/>
     <w:rsid w:val="00251949"/>
     <w:rsid w:val="002576E3"/>
+    <w:rsid w:val="002658B0"/>
+    <w:rsid w:val="00376D2C"/>
     <w:rsid w:val="003D683B"/>
     <w:rsid w:val="00432C7D"/>
+    <w:rsid w:val="004365A2"/>
     <w:rsid w:val="004C0CCF"/>
     <w:rsid w:val="004E34F2"/>
     <w:rsid w:val="005025B4"/>
     <w:rsid w:val="00532FB5"/>
     <w:rsid w:val="00573664"/>
     <w:rsid w:val="005875FC"/>
     <w:rsid w:val="005E3AAA"/>
     <w:rsid w:val="005F56B8"/>
     <w:rsid w:val="005F70C2"/>
+    <w:rsid w:val="00706F64"/>
     <w:rsid w:val="00780EBD"/>
     <w:rsid w:val="007A34C8"/>
     <w:rsid w:val="0086169A"/>
     <w:rsid w:val="008D3391"/>
+    <w:rsid w:val="009D0A6E"/>
     <w:rsid w:val="009D7B03"/>
     <w:rsid w:val="00A56EE9"/>
     <w:rsid w:val="00A94E11"/>
     <w:rsid w:val="00AB5891"/>
     <w:rsid w:val="00AB78F9"/>
+    <w:rsid w:val="00B51AA9"/>
     <w:rsid w:val="00C20B22"/>
     <w:rsid w:val="00C461E6"/>
     <w:rsid w:val="00D34068"/>
     <w:rsid w:val="00D370D8"/>
     <w:rsid w:val="00D67C89"/>
+    <w:rsid w:val="00E25B26"/>
     <w:rsid w:val="00E34523"/>
     <w:rsid w:val="00ED0139"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="796283FC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B407EC79-1335-4B27-BF5C-6F2EA0BA0649}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -14610,51 +14181,50 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="Titre8Car"/>
     <w:rsid w:val="005E3AAA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -15482,51 +15052,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar1">
     <w:name w:val="Note de bas de page Car1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C20B22"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.dpne13-secretariat@ac-aix-marseille.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ac-aix-marseille.fr/organiser-un-voyage-scolaire-cadre-general-et-modalites-pratiques-121876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:passan@ac-aix-marseille.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:plateformeaesh@ac-aix-marseille.fr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -15804,71 +15374,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A8547D8-1ED7-4F10-8182-684D82A50194}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6460</Characters>
+  <Pages>3</Pages>
+  <Words>535</Words>
+  <Characters>2948</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7619</CharactersWithSpaces>
+  <CharactersWithSpaces>3477</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vilaplana Sebastien</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>